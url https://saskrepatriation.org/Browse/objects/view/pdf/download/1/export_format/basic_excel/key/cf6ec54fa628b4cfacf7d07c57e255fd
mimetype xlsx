--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -26,69 +26,69 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>trophy (BHH.01793)</t>
+  </si>
+  <si>
     <t>moccasin (BHH.00582)</t>
   </si>
   <si>
     <t>moccasin (BHH.00583)</t>
   </si>
   <si>
     <t>mitten (BHH.00585)</t>
   </si>
   <si>
     <t>mitten (BHH.00586)</t>
   </si>
   <si>
     <t>mitten (BHH.00588)</t>
   </si>
   <si>
     <t>mitten (BHH.00589)</t>
-  </si>
-[...1 lines deleted...]
-    <t>trophy (BHH.01793)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>