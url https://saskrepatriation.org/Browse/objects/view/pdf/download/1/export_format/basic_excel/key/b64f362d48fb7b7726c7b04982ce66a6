--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -26,863 +26,863 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>bag (BHH.02719)</t>
-[...54 lines deleted...]
-    <t>Catlinite Pipe (BHH.02785)</t>
+    <t>whistle ; or Mace handle ? (BHH.02842)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02722)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02726)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02727)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02797)</t>
+  </si>
+  <si>
+    <t>whistle (BHH.02738)</t>
+  </si>
+  <si>
+    <t>tomahawk pipe bowl (BHH.02841)</t>
+  </si>
+  <si>
+    <t>tipi; Sacred Tipi (BHH.02849)</t>
+  </si>
+  <si>
+    <t>tipi; Sacred Tipi (BHH.02848)</t>
+  </si>
+  <si>
+    <t>tipi; Sacred Tipi (BHH.02740)</t>
+  </si>
+  <si>
+    <t>tipi door ; sacred (BHH.02795)</t>
+  </si>
+  <si>
+    <t>Tipi (BHH.02820)</t>
+  </si>
+  <si>
+    <t>talisman; signal cloth (BHH.02850)</t>
+  </si>
+  <si>
+    <t>sweetgrass braid (BHH.02584)</t>
+  </si>
+  <si>
+    <t>sweetgrass braid (BHH.02828)</t>
+  </si>
+  <si>
+    <t>stone (BHH.02796)</t>
+  </si>
+  <si>
+    <t>Stick ; war club ; mace handle (BHH.02640)</t>
+  </si>
+  <si>
+    <t>spoon ; Ceremonial spoon (BHH.02843)</t>
+  </si>
+  <si>
+    <t>rattle, medicine (BHH.02818)</t>
+  </si>
+  <si>
+    <t>rattle (BHH.02625)</t>
+  </si>
+  <si>
+    <t>rattle (BHH.02626)</t>
+  </si>
+  <si>
+    <t>rattle (BHH.02737)</t>
+  </si>
+  <si>
+    <t>pouch; pipe bag (BHH.02773)</t>
+  </si>
+  <si>
+    <t>pouch ; tobacco pouch (BHH.02742)</t>
+  </si>
+  <si>
+    <t>pipestone block ; catlinite (BHH.02815)</t>
+  </si>
+  <si>
+    <t>pipestone (BHH.02819)</t>
+  </si>
+  <si>
+    <t>pipe; Pipe bowl (BHH.02836)</t>
+  </si>
+  <si>
+    <t>pipe stem; 
+hatchet (BHH.02644)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02656)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02703)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02704)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02705)</t>
+  </si>
+  <si>
+    <t>pipe stem ; calumet (BHH.02624)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02586)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02588)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02589)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02593)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02595)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02622)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02646)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02651)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02653)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02659)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02661)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02664)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02666)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02670)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02671)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02672)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02674)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02677)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02679)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02680)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02682)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02685)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02686)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02689)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02699)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02701)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02706)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02707)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02709)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02711)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02715)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02720)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02731)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02735)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02736)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02749)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02750)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02753)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02754)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02757)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02758)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02759)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02762)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02766)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02768)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02770)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02771)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02786)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02787)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02790)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02793)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02798)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02802)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02803)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02807)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02808)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02823)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02829)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02830)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02834)</t>
+  </si>
+  <si>
+    <t>pipe fragment (BHH.02800)</t>
+  </si>
+  <si>
+    <t>pipe fragment (BHH.02801)</t>
+  </si>
+  <si>
+    <t>pipe component (BHH.02700)</t>
+  </si>
+  <si>
+    <t>pipe bowl fragment (BHH.02781)</t>
+  </si>
+  <si>
+    <t>Pipe Bowl and Stem (BHH.02597)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02585)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02587)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02590)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02592)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02599)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02600)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02620)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02621)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02639)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02645)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02649)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02652)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02654)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02655)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02658)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02660)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02662)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02663)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02665)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02667)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02673)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02675)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02676)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02678)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02681)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02683)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02684)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02687)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02688)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02690)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02691)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02692)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02697)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02698)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02702)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02708)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02710)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02712)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02713)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02714)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02716)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02721)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02723)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02724)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02732)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02733)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02734)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02752)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02755)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02756)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02760)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02761)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02763)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02764)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02765)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02767)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02769)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02772)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02780)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02784)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02788)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02791)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02792)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02809)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02810)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02811)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02813)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02814)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02816)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02821)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02822)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02824)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02827)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02831)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02838)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02833)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02832)</t>
+  </si>
+  <si>
+    <t>Pipe Bag Panel (BHH.02606)</t>
+  </si>
+  <si>
+    <t>Pipe bag ; Tobacco bag (BHH.02601)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02605)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02610)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02619)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02628)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02629)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02631)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02632)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02633)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02638)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02641)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02642)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02647)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02743)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02778)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02779)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02804)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02805)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02806)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02851)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02745)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02746)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02747)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02748)</t>
+  </si>
+  <si>
+    <t>pipe - tubular (BHH.02799)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02594)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02596)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02603)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02604)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02607)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02627)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02643)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02650)</t>
+  </si>
+  <si>
+    <t>Otter Skin Shield; 
+Otter Pelt Shield (BHH.02837)</t>
+  </si>
+  <si>
+    <t>Otter pelt Medicine bag (BHH.02591)</t>
+  </si>
+  <si>
+    <t>necklace : bearclaw ; bearclaw (BHH.02668)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02730)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02835)</t>
+  </si>
+  <si>
+    <t>Medicine bundle owned by Chief Abel Watesh (BHH.02839)</t>
+  </si>
+  <si>
+    <t>medicine bag, Midi? (BHH.02744)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02774)</t>
+  </si>
+  <si>
+    <t>headpiece (BHH.02847)</t>
+  </si>
+  <si>
+    <t>Hair ornament (BHH.02623)</t>
+  </si>
+  <si>
+    <t>fire bag ; pipe bag (BHH.02840)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02669)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02693)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02694)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02695)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02696)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02728)</t>
+  </si>
+  <si>
+    <t>Fan ; Eagle feather fan (BHH.02657)</t>
+  </si>
+  <si>
+    <t>fan ; bustle (BHH.02739)</t>
+  </si>
+  <si>
+    <t>fan (BHH.02718)</t>
+  </si>
+  <si>
+    <t>eagle wing fan (BHH.02729)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02608)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02609)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02611)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02612)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02613)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02614)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02615)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02616)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02617)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02777)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02789)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02825)</t>
+  </si>
+  <si>
+    <t>Drum ; Rattle (BHH.02630)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02598)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02717)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02776)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02812)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02826)</t>
+  </si>
+  <si>
+    <t>Cree Syllabic message on birchbark (BHH.02602)</t>
+  </si>
+  <si>
+    <t>cowee stick ; beaded wand handle (BHH.02725)</t>
   </si>
   <si>
     <t>ceremonial piece; 
 coup stick; 
 mace (BHH.02845)</t>
   </si>
   <si>
-    <t>cowee stick ; beaded wand handle (BHH.02725)</t>
-[...748 lines deleted...]
-    <t>whistle ; or Mace handle ? (BHH.02842)</t>
+    <t>Catlinite Pipe (BHH.02785)</t>
+  </si>
+  <si>
+    <t>Bundle; 
+Yellow Quill Bundle (BHH.02634)</t>
+  </si>
+  <si>
+    <t>Bundle; 
+Yellow Quill Bundle (BHH.02741)</t>
+  </si>
+  <si>
+    <t>bowl (BHH.02782)</t>
+  </si>
+  <si>
+    <t>bowl (BHH.02783)</t>
+  </si>
+  <si>
+    <t>bowl (BHH.02844)</t>
+  </si>
+  <si>
+    <t>Bone Whistle ; Eagle Bone Whistle (BHH.02618)</t>
+  </si>
+  <si>
+    <t>Beaded bag (BHH.02648)</t>
+  </si>
+  <si>
+    <t>bag, tobacco; 
+Pipe bag (BHH.02775)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02751)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02794)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
+  </si>
+  <si>
+    <t>bag, pipe; 
+Pipe bag (BHH.02636)</t>
+  </si>
+  <si>
+    <t>bag, pipe (BHH.02635)</t>
+  </si>
+  <si>
+    <t>bag, pipe (BHH.02637)</t>
+  </si>
+  <si>
+    <t>bag, medicine (BHH.02846)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02719)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02817)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>