--- v0 (2026-04-16)
+++ v1 (2026-05-31)
@@ -1,8736 +1,235 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2859">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Copper Pot (BHH.00001)</t>
-[...525 lines deleted...]
-    <t>Apron (BHH.00174)</t>
+    <t>bag, tobacco ; Pipe bag (BHH.02794)</t>
+  </si>
+  <si>
+    <t>belt (BHH.02582)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02581)</t>
+  </si>
+  <si>
+    <t>head band (BHH.02580)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02577)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02575)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02574)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02573)</t>
+  </si>
+  <si>
+    <t>breastplate (BHH.02572)</t>
+  </si>
+  <si>
+    <t>tomahawk (BHH.02566)</t>
+  </si>
+  <si>
+    <t>quilt (BHH.02523)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02439)</t>
+  </si>
+  <si>
+    <t>shirt ; jacket (BHH.02412)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02369)</t>
+  </si>
+  <si>
+    <t>Birchbark biting; 
+Birch bark biting (BHH.02325)</t>
+  </si>
+  <si>
+    <t>breast collar; Horse collar (BHH.02320)</t>
   </si>
   <si>
     <t>headdress; 
-head dress (BHH.00175)</t>
-[...5931 lines deleted...]
-    <t>saddle (BHH.02131)</t>
+head dress (BHH.02198)</t>
   </si>
   <si>
     <t>stirrups; 
 stirrup (BHH.02132)</t>
   </si>
   <si>
-    <t>yoke (BHH.02133)</t>
-[...2188 lines deleted...]
-    <t>Mp Test (BHH.02853)</t>
+    <t>legging (BHH.02104)</t>
+  </si>
+  <si>
+    <t>cuffs (BHH.01911)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01897)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01856)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01855)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01806)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01663)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01662)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01649)</t>
+  </si>
+  <si>
+    <t>flesher ; scraper (BHH.01563)</t>
+  </si>
+  <si>
+    <t>scraper ; bone tanning hook (BHH.01561)</t>
+  </si>
+  <si>
+    <t>flesher ; metal tanning hook (BHH.01559)</t>
+  </si>
+  <si>
+    <t>coat (BHH.01558)</t>
+  </si>
+  <si>
+    <t>pail (BHH.01557)</t>
+  </si>
+  <si>
+    <t>sharpening stone (BHH.01556)</t>
+  </si>
+  <si>
+    <t>bridle (BHH.01550)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01548)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01547)</t>
+  </si>
+  <si>
+    <t>bow and arrow set (BHH.01546)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01541)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01379)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01312)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01311)</t>
+  </si>
+  <si>
+    <t>cradleboard, model; cradle board (BHH.01310)</t>
+  </si>
+  <si>
+    <t>canoe (BHH.01060)</t>
+  </si>
+  <si>
+    <t>legging; quilled (BHH.01052)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00845)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00844)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00644)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00643)</t>
+  </si>
+  <si>
+    <t>Beaded wall pocket (BHH.00590)</t>
+  </si>
+  <si>
+    <t>Birchbark moose call (BHH.00406)</t>
+  </si>
+  <si>
+    <t>Notebook (BHH.00386)</t>
+  </si>
+  <si>
+    <t>Math test paper (BHH.00378)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00328)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -8752,119 +251,50 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...67 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9109,14389 +539,377 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z2855"/>
+  <dimension ref="A1:Z54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="94" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="29.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10.855" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="56.415" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="B2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="404">
+    <row r="3" spans="1:26">
       <c r="B3" t="s">
         <v>5</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:26">
       <c r="B4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="B5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="B7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="B8" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="B9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="B10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
-        <v>57</v>
-[...14007 lines deleted...]
-        <v>6</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>