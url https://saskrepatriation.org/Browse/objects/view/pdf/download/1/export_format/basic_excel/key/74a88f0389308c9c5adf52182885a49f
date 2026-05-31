--- v1 (2026-05-31)
+++ v2 (2026-05-31)
@@ -14,8723 +14,883 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2859">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>1 lead slug (BHH.00482)</t>
-[...704 lines deleted...]
-    <t>Bag for Gun Cleaning Rod (BHH.02488)</t>
+    <t>Mp Test (BHH.02853)</t>
+  </si>
+  <si>
+    <t>This is the description</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02851)</t>
+  </si>
+  <si>
+    <t>talisman; signal cloth (BHH.02850)</t>
+  </si>
+  <si>
+    <t>tipi; Sacred Tipi (BHH.02849)</t>
+  </si>
+  <si>
+    <t>tipi; Sacred Tipi (BHH.02848)</t>
+  </si>
+  <si>
+    <t>headpiece (BHH.02847)</t>
   </si>
   <si>
     <t>bag, medicine (BHH.02846)</t>
-  </si>
-[...1538 lines deleted...]
-    <t>Catlinite Pipe (BHH.02785)</t>
   </si>
   <si>
     <t>ceremonial piece; 
 coup stick; 
 mace (BHH.02845)</t>
   </si>
   <si>
-    <t>ceremonial piece; mace (BHH.01602)</t>
-[...571 lines deleted...]
-    <t>fire bag (BHH.02728)</t>
+    <t>bowl (BHH.02844)</t>
+  </si>
+  <si>
+    <t>spoon ; Ceremonial spoon (BHH.02843)</t>
+  </si>
+  <si>
+    <t>whistle ; or Mace handle ? (BHH.02842)</t>
+  </si>
+  <si>
+    <t>tomahawk pipe bowl (BHH.02841)</t>
   </si>
   <si>
     <t>fire bag ; pipe bag (BHH.02840)</t>
   </si>
   <si>
-    <t>flag (BHH.02041)</t>
-[...1318 lines deleted...]
-  <si>
     <t>Medicine bundle owned by Chief Abel Watesh (BHH.02839)</t>
   </si>
   <si>
-    <t>Metal fragment; Thin rusted gun plate (BHH.00100)</t>
-[...1207 lines deleted...]
-    <t>Otter pelt Medicine bag (BHH.02591)</t>
+    <t>pipe bowl (BHH.02838)</t>
   </si>
   <si>
     <t>Otter Skin Shield; 
 Otter Pelt Shield (BHH.02837)</t>
   </si>
   <si>
-    <t>Padded Saddle (BHH.02125)</t>
-[...1300 lines deleted...]
-    <t>pipe (BHH.02643)</t>
+    <t>pipe; Pipe bowl (BHH.02836)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02835)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02834)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02833)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02832)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02831)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02830)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02829)</t>
+  </si>
+  <si>
+    <t>sweetgrass braid (BHH.02828)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02827)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02826)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02825)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02824)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02823)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02822)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02821)</t>
+  </si>
+  <si>
+    <t>Tipi (BHH.02820)</t>
+  </si>
+  <si>
+    <t>pipestone (BHH.02819)</t>
+  </si>
+  <si>
+    <t>rattle, medicine (BHH.02818)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02817)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02816)</t>
+  </si>
+  <si>
+    <t>pipestone block ; catlinite (BHH.02815)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02814)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02813)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02812)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02811)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02810)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02809)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02808)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02807)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02806)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02805)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02804)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02803)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02802)</t>
+  </si>
+  <si>
+    <t>pipe fragment (BHH.02801)</t>
+  </si>
+  <si>
+    <t>pipe fragment (BHH.02800)</t>
+  </si>
+  <si>
+    <t>pipe - tubular (BHH.02799)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02798)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02797)</t>
+  </si>
+  <si>
+    <t>stone (BHH.02796)</t>
+  </si>
+  <si>
+    <t>tipi door ; sacred (BHH.02795)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02794)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02793)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02792)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02791)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02790)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02789)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02788)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02787)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02786)</t>
+  </si>
+  <si>
+    <t>Catlinite Pipe (BHH.02785)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02784)</t>
+  </si>
+  <si>
+    <t>bowl (BHH.02783)</t>
+  </si>
+  <si>
+    <t>bowl (BHH.02782)</t>
+  </si>
+  <si>
+    <t>pipe bowl fragment (BHH.02781)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02780)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02779)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02778)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02777)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02776)</t>
+  </si>
+  <si>
+    <t>bag, tobacco; 
+Pipe bag (BHH.02775)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02774)</t>
+  </si>
+  <si>
+    <t>pouch; pipe bag (BHH.02773)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02772)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02771)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02770)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02769)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02768)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02767)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02766)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02765)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02764)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02763)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02762)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02761)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02760)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02759)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02758)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02757)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02756)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02755)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02754)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02753)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02752)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02751)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02750)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02749)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02748)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02747)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02746)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02745)</t>
+  </si>
+  <si>
+    <t>medicine bag, Midi? (BHH.02744)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02743)</t>
+  </si>
+  <si>
+    <t>pouch ; tobacco pouch (BHH.02742)</t>
+  </si>
+  <si>
+    <t>Bundle; 
+Yellow Quill Bundle (BHH.02741)</t>
+  </si>
+  <si>
+    <t>tipi; Sacred Tipi (BHH.02740)</t>
+  </si>
+  <si>
+    <t>fan ; bustle (BHH.02739)</t>
+  </si>
+  <si>
+    <t>whistle (BHH.02738)</t>
+  </si>
+  <si>
+    <t>rattle (BHH.02737)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02736)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02735)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02734)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02733)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02732)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02731)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02730)</t>
+  </si>
+  <si>
+    <t>eagle wing fan (BHH.02729)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02728)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02727)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02726)</t>
+  </si>
+  <si>
+    <t>cowee stick ; beaded wand handle (BHH.02725)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02724)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02723)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02722)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02721)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02720)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02719)</t>
+  </si>
+  <si>
+    <t>fan (BHH.02718)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02717)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02716)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02715)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02714)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02713)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02712)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02711)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02710)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02709)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02708)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02707)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02706)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02705)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02704)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02703)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02702)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02701)</t>
+  </si>
+  <si>
+    <t>pipe component (BHH.02700)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02699)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02698)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02697)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02696)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02695)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02694)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02693)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02692)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02691)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02690)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02689)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02688)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02687)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02686)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02685)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02684)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02683)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02682)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02681)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02680)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02679)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02678)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02677)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02676)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02675)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02674)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02673)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02672)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02671)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02670)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02669)</t>
+  </si>
+  <si>
+    <t>necklace : bearclaw ; bearclaw (BHH.02668)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02667)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02666)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02665)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02664)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02663)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02662)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02661)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02660)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02659)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02658)</t>
+  </si>
+  <si>
+    <t>Fan ; Eagle feather fan (BHH.02657)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02656)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02655)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02654)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02653)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02652)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02651)</t>
   </si>
   <si>
     <t>pipe (BHH.02650)</t>
   </si>
   <si>
-    <t>pipe - tubular (BHH.02799)</t>
-[...65 lines deleted...]
-    <t>Pipe bag (BHH.02642)</t>
+    <t>pipe bowl (BHH.02649)</t>
+  </si>
+  <si>
+    <t>Beaded bag (BHH.02648)</t>
   </si>
   <si>
     <t>Pipe bag (BHH.02647)</t>
   </si>
   <si>
-    <t>Pipe Bag (BHH.01739)</t>
-[...32 lines deleted...]
-    <t>pipe bowl (BHH.02639)</t>
+    <t>pipe stem (BHH.02646)</t>
   </si>
   <si>
     <t>pipe bowl (BHH.02645)</t>
-  </si>
-[...415 lines deleted...]
-    <t>Pipe stem fragment (BHH.02705)</t>
   </si>
   <si>
     <t>pipe stem; 
 hatchet (BHH.02644)</t>
   </si>
   <si>
-    <t>pipe; Pipe bowl (BHH.02836)</t>
-[...334 lines deleted...]
-    <t>rattle (BHH.02737)</t>
+    <t>pipe (BHH.02643)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02642)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02641)</t>
+  </si>
+  <si>
+    <t>Stick ; war club ; mace handle (BHH.02640)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02639)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02638)</t>
+  </si>
+  <si>
+    <t>bag, pipe (BHH.02637)</t>
+  </si>
+  <si>
+    <t>bag, pipe; 
+Pipe bag (BHH.02636)</t>
+  </si>
+  <si>
+    <t>bag, pipe (BHH.02635)</t>
+  </si>
+  <si>
+    <t>Bundle; 
+Yellow Quill Bundle (BHH.02634)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02633)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02632)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02631)</t>
+  </si>
+  <si>
+    <t>Drum ; Rattle (BHH.02630)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02629)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02628)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02627)</t>
+  </si>
+  <si>
+    <t>rattle (BHH.02626)</t>
   </si>
   <si>
     <t>rattle (BHH.02625)</t>
   </si>
   <si>
-    <t>rattle (BHH.02626)</t>
-[...658 lines deleted...]
-    <t>Swan Tufting (BHH.01767)</t>
+    <t>pipe stem ; calumet (BHH.02624)</t>
+  </si>
+  <si>
+    <t>Hair ornament (BHH.02623)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02622)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02621)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02620)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02619)</t>
+  </si>
+  <si>
+    <t>Bone Whistle ; Eagle Bone Whistle (BHH.02618)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02617)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02616)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02615)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02614)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02613)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02612)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02611)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02610)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02609)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02608)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02607)</t>
+  </si>
+  <si>
+    <t>Pipe Bag Panel (BHH.02606)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02605)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02604)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02603)</t>
+  </si>
+  <si>
+    <t>Cree Syllabic message on birchbark (BHH.02602)</t>
+  </si>
+  <si>
+    <t>Pipe bag ; Tobacco bag (BHH.02601)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02600)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02599)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02598)</t>
+  </si>
+  <si>
+    <t>Pipe Bowl and Stem (BHH.02597)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02596)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02595)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02594)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02593)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02592)</t>
+  </si>
+  <si>
+    <t>Otter pelt Medicine bag (BHH.02591)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02590)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02589)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02588)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02587)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02586)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02585)</t>
   </si>
   <si>
     <t>sweetgrass braid (BHH.02584)</t>
-  </si>
-[...442 lines deleted...]
-    <t>[BLANK] (BHH.00506)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -8755,102 +915,72 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4273e1d0a8f4fc544f95c33170ac90.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fc83965cd486d0db04c2c99a65f3c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4273e1d0a8f4fc544f95c33170ac90.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>1624</xdr:row>
+      <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA1625" descr="imageA1625"/>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9117,14374 +1247,1451 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z2855"/>
+  <dimension ref="A1:Z271"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="94" customWidth="true" style="0"/>
-    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="2" max="2" width="68.983" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:26" customHeight="1" ht="446">
       <c r="B2" t="s">
         <v>4</v>
       </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="3" spans="1:26">
       <c r="B3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="B4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="B5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="B7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="B8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="B9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="B10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="B149" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="B150" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="B151" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="B152" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="B153" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="B154" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="B155" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="B156" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="B157" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="B158" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="B159" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="B160" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="B161" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="B162" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="B163" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="B164" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="B165" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="B166" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="B167" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="B168" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="B169" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="B170" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="B171" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="B172" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="B173" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="B174" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="B175" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="B176" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="B177" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="B178" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="B179" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="B180" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="B181" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="B182" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="B183" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="B184" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="B185" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="B186" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="B187" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="B188" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="B189" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="B190" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="B191" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="B192" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="B193" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="B194" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="B195" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="B196" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="B197" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="B198" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="B199" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="B200" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="B201" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="B202" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="B203" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="B204" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="B205" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="B206" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="B207" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="B208" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="B209" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="B210" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="B211" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="B212" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="B213" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="B214" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="B215" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="B216" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="B217" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="B218" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="B219" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="B220" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="B221" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="B222" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="B223" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="B224" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="B225" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="B226" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="B227" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="B228" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="B229" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="B230" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="B231" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="B232" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="B233" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="B234" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="B235" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="B236" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="B237" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="B238" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="B239" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="B240" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="B241" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="B242" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="B243" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="B244" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="B245" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="B246" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="B247" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="B248" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="B249" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="B250" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="B251" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="B252" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="B253" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="B254" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="B255" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="B256" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="B257" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="B258" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="B259" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="B260" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="B261" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="B262" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="B263" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="B264" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="B265" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="B266" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="B267" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="B268" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="B269" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="B270" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="B271" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      <c r="B272" t="s">
         <v>274</v>
-      </c>
-[...12919 lines deleted...]
-        <v>2858</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>