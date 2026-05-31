--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -1,8736 +1,1256 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2859">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Copper Pot (BHH.00001)</t>
-[...525 lines deleted...]
-    <t>Apron (BHH.00174)</t>
+    <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02829)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02826)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02825)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02824)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02794)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02789)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02743)</t>
+  </si>
+  <si>
+    <t>pouch ; tobacco pouch (BHH.02742)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02735)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02734)</t>
+  </si>
+  <si>
+    <t>fan (BHH.02718)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02666)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02643)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02633)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02607)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02596)</t>
+  </si>
+  <si>
+    <t>belt (BHH.02582)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02581)</t>
+  </si>
+  <si>
+    <t>head band (BHH.02580)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02577)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02575)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02574)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02573)</t>
+  </si>
+  <si>
+    <t>breastplate (BHH.02572)</t>
+  </si>
+  <si>
+    <t>tomahawk (BHH.02566)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02557)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02549)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02548)</t>
+  </si>
+  <si>
+    <t>mask, horse (BHH.02547)</t>
+  </si>
+  <si>
+    <t>basket (BHH.02545)</t>
+  </si>
+  <si>
+    <t>bandolier bag (BHH.02544)</t>
+  </si>
+  <si>
+    <t>headdress (BHH.02526)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02525)</t>
+  </si>
+  <si>
+    <t>leggings; legging (BHH.02524)</t>
+  </si>
+  <si>
+    <t>quilt (BHH.02523)</t>
+  </si>
+  <si>
+    <t>snowshoe (BHH.02520)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02519)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02518)</t>
+  </si>
+  <si>
+    <t>Birchbark container with lid; 
+Birch bark container with lid (BHH.02515)</t>
+  </si>
+  <si>
+    <t>mossbag &amp; amulet (BHH.02514)</t>
+  </si>
+  <si>
+    <t>snowshoes (BHH.02511)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02439)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02438)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02437)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02436)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02435)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02434)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02433)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02432)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02431)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02430)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02429)</t>
+  </si>
+  <si>
+    <t>portrait ; painting (BHH.02421)</t>
+  </si>
+  <si>
+    <t>rug ; wall hanging (BHH.02417)</t>
+  </si>
+  <si>
+    <t>blanket, saddle (BHH.02413)</t>
+  </si>
+  <si>
+    <t>shirt ; jacket (BHH.02412)</t>
+  </si>
+  <si>
+    <t>Painting (BHH.02411)</t>
+  </si>
+  <si>
+    <t>dress; 
+Child (BHH.02404)</t>
+  </si>
+  <si>
+    <t>jacket; 
+child's (BHH.02401)</t>
+  </si>
+  <si>
+    <t>pants (BHH.02396)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02394)</t>
+  </si>
+  <si>
+    <t>dress ; jingle dress (BHH.02392)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02390)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02389)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02381)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02379)</t>
+  </si>
+  <si>
+    <t>Caribou hide jacket (BHH.02378)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02374)</t>
+  </si>
+  <si>
+    <t>Metis sash (BHH.02372)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02369)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02334)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; Birchbark biting (BHH.02333)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02330)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02329)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02328)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02327)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02326)</t>
+  </si>
+  <si>
+    <t>Birchbark biting; 
+Birch bark biting (BHH.02325)</t>
+  </si>
+  <si>
+    <t>breast collar; Horse collar (BHH.02320)</t>
+  </si>
+  <si>
+    <t>Birchbark basket lid (BHH.02296)</t>
+  </si>
+  <si>
+    <t>Birchbark basket lid (BHH.02295)</t>
+  </si>
+  <si>
+    <t>Hood ; Beaver Hood (BHH.02250)</t>
+  </si>
+  <si>
+    <t>Robe; Hooded Robe ; Jacket (BHH.02247)</t>
   </si>
   <si>
     <t>headdress; 
-head dress (BHH.00175)</t>
-[...5931 lines deleted...]
-    <t>saddle (BHH.02131)</t>
+head dress (BHH.02198)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02195)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02194)</t>
+  </si>
+  <si>
+    <t>apron, dance (BHH.02193)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.02192)</t>
+  </si>
+  <si>
+    <t>apron, dance (BHH.02191)</t>
+  </si>
+  <si>
+    <t>Beaded arm band (BHH.02190)</t>
+  </si>
+  <si>
+    <t>Beaded arm band (BHH.02189)</t>
+  </si>
+  <si>
+    <t>head band (BHH.02188)</t>
+  </si>
+  <si>
+    <t>garter, ankle (BHH.02170)</t>
+  </si>
+  <si>
+    <t>garter, ankle (BHH.02169)</t>
+  </si>
+  <si>
+    <t>garter, leg (BHH.02168)</t>
+  </si>
+  <si>
+    <t>garter, leg (BHH.02167)</t>
+  </si>
+  <si>
+    <t>Beaded garter, legband (BHH.02166)</t>
+  </si>
+  <si>
+    <t>Beaded garter, legband (BHH.02165)</t>
+  </si>
+  <si>
+    <t>Beaded neck tie (BHH.02164)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.02163)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.02162)</t>
+  </si>
+  <si>
+    <t>bell, ankle (BHH.02161)</t>
+  </si>
+  <si>
+    <t>bell, ankle (BHH.02160)</t>
+  </si>
+  <si>
+    <t>legging ; cuff (BHH.02155)</t>
+  </si>
+  <si>
+    <t>legging ; cuff (BHH.02154)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02146)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02145)</t>
+  </si>
+  <si>
+    <t>string of bells; 
+bell (BHH.02139)</t>
+  </si>
+  <si>
+    <t>Mace ; coupstick (BHH.02138)</t>
   </si>
   <si>
     <t>stirrups; 
 stirrup (BHH.02132)</t>
   </si>
   <si>
-    <t>yoke (BHH.02133)</t>
-[...2188 lines deleted...]
-    <t>Mp Test (BHH.02853)</t>
+    <t>Padded Saddle (BHH.02125)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02122)</t>
+  </si>
+  <si>
+    <t>saddle piece (BHH.02121)</t>
+  </si>
+  <si>
+    <t>saddle piece (BHH.02120)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02104)</t>
+  </si>
+  <si>
+    <t>jacket; beaded (BHH.02085)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.02071)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02061)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02060)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.02052)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.02051)</t>
+  </si>
+  <si>
+    <t>basket with lid and small basket (BHH.02049)</t>
+  </si>
+  <si>
+    <t>Painting (BHH.02020)</t>
+  </si>
+  <si>
+    <t>bag ; wallet (BHH.02004)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01987)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01979)</t>
+  </si>
+  <si>
+    <t>strap; belt (BHH.01969)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01960)</t>
+  </si>
+  <si>
+    <t>cuff and shoulder strip (BHH.01958)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01957)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.01956)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01954)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01953)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.01949)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01948)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01942)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01941)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01939)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01938)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01937)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01936)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01935)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01934)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01932)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01928)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01921)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01913)</t>
+  </si>
+  <si>
+    <t>cuffs (BHH.01911)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01909)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01908)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01907)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01897)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01896)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01894)</t>
+  </si>
+  <si>
+    <t>cuffs or shoulder strip (BHH.01892)</t>
+  </si>
+  <si>
+    <t>cuffs or shoulder strip (BHH.01891)</t>
+  </si>
+  <si>
+    <t>guncase (BHH.01876)</t>
+  </si>
+  <si>
+    <t>gun case (BHH.01875)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01856)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01855)</t>
+  </si>
+  <si>
+    <t>wall pocket ; wallpocket (BHH.01848)</t>
+  </si>
+  <si>
+    <t>Clock plaque ; trophy (BHH.01841)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01840)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01839)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01838)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01837)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01836)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01834)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01811)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01810)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01806)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01803)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.01800)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01798)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01797)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01796)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01795)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01794)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01792)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01791)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01790)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01789)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01788)</t>
+  </si>
+  <si>
+    <t>snowshoes (BHH.01785)</t>
+  </si>
+  <si>
+    <t>pouch; wall pocket (BHH.01783)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01782)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01781)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01780)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01778)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01775)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01774)</t>
+  </si>
+  <si>
+    <t>cushion (BHH.01772)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01768)</t>
+  </si>
+  <si>
+    <t>moss bag and doll set (BHH.01730)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.01714)</t>
+  </si>
+  <si>
+    <t>hat ; hood (BHH.01708)</t>
+  </si>
+  <si>
+    <t>mitten ; mittens (BHH.01706)</t>
+  </si>
+  <si>
+    <t>trap, long spring (BHH.01686)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01663)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01662)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01652)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01651)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01649)</t>
+  </si>
+  <si>
+    <t>trap, long spring (BHH.01639)</t>
+  </si>
+  <si>
+    <t>eagle staff (BHH.01623)</t>
+  </si>
+  <si>
+    <t>eagle staff (BHH.01622)</t>
+  </si>
+  <si>
+    <t>club ; mace (BHH.01605)</t>
+  </si>
+  <si>
+    <t>flesher ; scraper (BHH.01563)</t>
+  </si>
+  <si>
+    <t>scraper ; bone tanning hook (BHH.01561)</t>
+  </si>
+  <si>
+    <t>flesher ; metal tanning hook (BHH.01559)</t>
+  </si>
+  <si>
+    <t>coat (BHH.01558)</t>
+  </si>
+  <si>
+    <t>pail (BHH.01557)</t>
+  </si>
+  <si>
+    <t>sharpening stone (BHH.01556)</t>
+  </si>
+  <si>
+    <t>bridle (BHH.01550)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01548)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01547)</t>
+  </si>
+  <si>
+    <t>bow and arrow set (BHH.01546)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01541)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01538)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.01504)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.01486)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.01485)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.01425)</t>
+  </si>
+  <si>
+    <t>moccasin ; child's (BHH.01424)</t>
+  </si>
+  <si>
+    <t>moccasin ; child's (BHH.01423)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01422)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01389)</t>
+  </si>
+  <si>
+    <t>quiver (BHH.01388)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01387)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01379)</t>
+  </si>
+  <si>
+    <t>collar (BHH.01377)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01376)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01375)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01374)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01373)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01372)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01371)</t>
+  </si>
+  <si>
+    <t>strip ; jacket remnants (BHH.01363)</t>
+  </si>
+  <si>
+    <t>pocket cover; jacket remnants (BHH.01362)</t>
+  </si>
+  <si>
+    <t>pocket cover; jacket remnants (BHH.01361)</t>
+  </si>
+  <si>
+    <t>strip ; jacket remnants (BHH.01360)</t>
+  </si>
+  <si>
+    <t>Shell earring (BHH.01353)</t>
+  </si>
+  <si>
+    <t>ring (BHH.01351)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01341)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01336)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01334)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01329)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01328)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01312)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01311)</t>
+  </si>
+  <si>
+    <t>cradleboard, model; cradle board (BHH.01310)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01295)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01294)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01293)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01075)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01074)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01073)</t>
+  </si>
+  <si>
+    <t>canoe (BHH.01060)</t>
+  </si>
+  <si>
+    <t>legging; quilled (BHH.01052)</t>
+  </si>
+  <si>
+    <t>colour photograph (BHH.01034)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01030)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01029)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01028)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01027)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01026)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00880)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00879)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00875)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00874)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00873)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00872)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00871)</t>
+  </si>
+  <si>
+    <t>Beaded Knife Sheath (BHH.00866)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00855)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00854)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00853)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00852)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00851)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00845)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00844)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00843)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00842)</t>
+  </si>
+  <si>
+    <t>snowshoes (BHH.00841)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00840)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00839)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00833)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00832)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00831)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00830)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00829)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00828)</t>
+  </si>
+  <si>
+    <t>pillow; cushion (BHH.00821)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00820)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00819)</t>
+  </si>
+  <si>
+    <t>basket lid (BHH.00815)</t>
+  </si>
+  <si>
+    <t>basket middle (BHH.00814)</t>
+  </si>
+  <si>
+    <t>canoe, model (BHH.00812)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.00809)</t>
+  </si>
+  <si>
+    <t>Birchbark basket (BHH.00808)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00805)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00804)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00803)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00799)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00798)</t>
+  </si>
+  <si>
+    <t>wall case ; bag (BHH.00781)</t>
+  </si>
+  <si>
+    <t>handbag (BHH.00777)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00776)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00769)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00768)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00738)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00737)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00733)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00732)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00731)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00728)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00725)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00724)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin ; Child's (BHH.00723)</t>
+  </si>
+  <si>
+    <t>handbag; bag (BHH.00722)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin ; Child's (BHH.00711)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00710)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00709)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00708)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00668)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00667)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00659)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00657)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00656)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00654)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00652)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00651)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00650)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00646)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00645)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00644)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00643)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00642)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00641)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00640)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00639)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00638)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00637)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00636)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00635)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet (BHH.00625)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet (BHH.00624)</t>
+  </si>
+  <si>
+    <t>pillow; cushion (BHH.00620)</t>
+  </si>
+  <si>
+    <t>pillow; cushion (BHH.00619)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00615)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00614)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00613)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell (BHH.00612)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00611)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00610)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00609)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00597)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00596)</t>
+  </si>
+  <si>
+    <t>Beaded wall pocket (BHH.00590)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00562)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00561)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00560)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00552)</t>
+  </si>
+  <si>
+    <t>bandolier (BHH.00546)</t>
+  </si>
+  <si>
+    <t>illustration (BHH.00541)</t>
+  </si>
+  <si>
+    <t>Birchbark basket (BHH.00407)</t>
+  </si>
+  <si>
+    <t>Birchbark moose call (BHH.00406)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.00399)</t>
+  </si>
+  <si>
+    <t>Notebook (BHH.00386)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00385)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00384)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00383)</t>
+  </si>
+  <si>
+    <t>Math test paper (BHH.00378)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00362)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00361)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00360)</t>
+  </si>
+  <si>
+    <t>correspondence (BHH.00332)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00330)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00329)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00328)</t>
+  </si>
+  <si>
+    <t>leggings; legging (BHH.00320)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.00310)</t>
+  </si>
+  <si>
+    <t>belt ; or strip (BHH.00305)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00303)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00238)</t>
+  </si>
+  <si>
+    <t>Collar with tie (BHH.00222)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.00218)</t>
+  </si>
+  <si>
+    <t>strip (BHH.00213)</t>
+  </si>
+  <si>
+    <t>blanket for cradleboard; cradle board (BHH.00200)</t>
+  </si>
+  <si>
+    <t>baby wrap for cradleboard; cradle board (BHH.00199)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board (BHH.00198)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00161)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -8752,119 +1272,50 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...67 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9109,14389 +1560,2072 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z2855"/>
+  <dimension ref="A1:Z393"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
-    <col min="3" max="3" width="29.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="B2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="404">
+    <row r="3" spans="1:26">
       <c r="B3" t="s">
         <v>5</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:26">
       <c r="B4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="B5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="B7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="B8" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="B9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="B10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="B43" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="B44" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="B45" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="B46" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="B47" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="B48" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="B49" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="B50" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="B51" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="B52" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="B53" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="B58" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="B59" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="B60" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="B61" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="B62" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="B63" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="B65" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="B66" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="B67" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="B68" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="B69" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="B70" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="B71" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="B72" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="B73" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="B74" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="B75" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="B76" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="B77" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="B78" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="B79" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="B80" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="B81" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="B82" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="B83" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="B84" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="B85" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="B86" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="B87" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="B88" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="B89" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="B90" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="B91" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="B92" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="B93" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="B94" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="B95" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="B96" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="B97" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="B98" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="B99" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="B100" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="B101" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="B102" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="B103" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="B104" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="B105" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="B106" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="B107" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="B108" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="B109" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="B110" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="B111" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="B112" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="B113" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="B114" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="B115" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="B116" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="B117" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="B118" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="B119" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="B120" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="B121" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="B122" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="B123" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="B124" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="B125" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="B126" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="B127" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="B128" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="B129" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="B130" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="B131" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="B132" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="B133" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="B134" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="B135" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="B136" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="B137" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="B138" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="B139" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="B140" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="B141" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="B142" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="B143" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="B144" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="B145" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="B146" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="B147" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="B148" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="B149" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="B150" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="B151" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="B152" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="B153" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="B154" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="B155" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="B156" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="B157" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="B158" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="B159" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="B160" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="B161" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="B162" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="B163" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="B164" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="B165" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="B166" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="B167" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="B168" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="B169" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="B170" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="B171" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="B172" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="B173" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="B174" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="B175" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="B176" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="B177" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="B178" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="B179" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="B180" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="B181" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="B182" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="B183" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="B184" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="B185" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="B186" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="B187" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="B188" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="B189" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="B190" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="B191" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="B192" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="B193" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="B194" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="B195" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="B196" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="B197" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="B198" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="B199" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="B200" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="B201" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="B202" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="B203" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="B204" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="B205" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="B206" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="B207" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="B208" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="B209" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="B210" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="B211" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="B212" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="B213" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="B214" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="B215" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="B216" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="B217" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="B218" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="B219" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="B220" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="B221" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="B222" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="B223" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="B224" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="B225" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="B226" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="B227" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="B228" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="B229" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="B230" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="B231" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="B232" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="B233" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="B234" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="B235" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="B236" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="B237" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="B238" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="B239" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="B240" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="B241" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="B242" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="B243" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="B244" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="B245" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="B246" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="B247" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="B248" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="B249" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="B250" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="B251" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="B252" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="B253" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="B254" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="B255" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="B256" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="B257" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="B258" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="B259" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="B260" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="B261" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="B262" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="B263" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="B264" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="B265" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="B266" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="B267" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="B268" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="B269" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="B270" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="B271" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="B272" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="B273" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="B274" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="B275" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="B276" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="B277" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="B278" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="B279" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="B280" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="B281" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="B282" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="B283" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="B284" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="B285" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="B286" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="B287" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="B288" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="B289" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="B290" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="B291" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="B292" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="B293" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="B294" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="B295" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="B296" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="B297" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="B298" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="B299" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="B300" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="B301" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="B302" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="B303" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="B304" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="B305" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="B306" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="B307" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="B308" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="B309" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="B310" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="B311" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="B312" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="B313" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="B314" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="B315" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="B316" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="B317" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="B318" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="B319" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="B320" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="B321" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="B322" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="B323" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="B324" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="B325" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="B326" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="B327" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="B328" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="B329" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="B330" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="B331" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="B332" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="B333" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="B334" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="B335" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="B336" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="B337" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="B338" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="B339" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="B340" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="B341" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="B342" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="B343" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="B344" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="B345" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="B346" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="B347" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="B348" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="B349" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="B350" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="B351" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="B352" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="B353" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="B354" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="B355" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="B356" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="B357" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="B358" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="B359" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="B360" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="B361" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="362" spans="1:26">
       <c r="B362" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="363" spans="1:26">
       <c r="B363" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="364" spans="1:26">
       <c r="B364" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="365" spans="1:26">
       <c r="B365" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="B366" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="B367" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="368" spans="1:26">
       <c r="B368" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="369" spans="1:26">
       <c r="B369" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="370" spans="1:26">
       <c r="B370" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="371" spans="1:26">
       <c r="B371" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="372" spans="1:26">
       <c r="B372" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="373" spans="1:26">
       <c r="B373" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="374" spans="1:26">
       <c r="B374" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="375" spans="1:26">
       <c r="B375" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="376" spans="1:26">
       <c r="B376" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="377" spans="1:26">
       <c r="B377" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="378" spans="1:26">
       <c r="B378" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="379" spans="1:26">
       <c r="B379" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="B380" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="381" spans="1:26">
       <c r="B381" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="382" spans="1:26">
       <c r="B382" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="383" spans="1:26">
       <c r="B383" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="384" spans="1:26">
       <c r="B384" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="385" spans="1:26">
       <c r="B385" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="386" spans="1:26">
       <c r="B386" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="387" spans="1:26">
       <c r="B387" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="388" spans="1:26">
       <c r="B388" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="389" spans="1:26">
       <c r="B389" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="390" spans="1:26">
       <c r="B390" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="391" spans="1:26">
       <c r="B391" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="392" spans="1:26">
       <c r="B392" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="393" spans="1:26">
       <c r="B393" t="s">
-        <v>396</v>
-[...12312 lines deleted...]
-        <v>6</v>
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>