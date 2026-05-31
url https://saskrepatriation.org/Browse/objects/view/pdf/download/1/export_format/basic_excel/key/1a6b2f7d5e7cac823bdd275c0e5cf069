--- v1 (2026-05-31)
+++ v2 (2026-05-31)
@@ -12,7899 +12,234 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>Copper Pot (BHH.00001)</t>
-[...5144 lines deleted...]
-  <si>
     <t>awl (BHH.01697)</t>
-  </si>
-[...616 lines deleted...]
-    <t>Beaded belt (BHH.01903)</t>
   </si>
   <si>
     <t>Beaded belt; 
 strip (BHH.01904)</t>
   </si>
   <si>
-    <t>beaded cuff; panel (BHH.01905)</t>
-[...167 lines deleted...]
-    <t>Beaded belt (BHH.01961)</t>
+    <t>Beaded leather; mat (BHH.00277)</t>
+  </si>
+  <si>
+    <t>Beaded leather; mat (BHH.00278)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00836)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00835)</t>
+  </si>
+  <si>
+    <t>Beaded wall pocket (BHH.00590)</t>
   </si>
   <si>
     <t>belt (BHH.01962)</t>
   </si>
   <si>
-    <t>Beaded belt (BHH.01963)</t>
-[...1330 lines deleted...]
-    <t>coat ; jacket (BHH.02400)</t>
+    <t>Caribou hide hat ; see notes (BHH.01709)</t>
+  </si>
+  <si>
+    <t>cloth ; blanket strip (BHH.01364)</t>
+  </si>
+  <si>
+    <t>cushion (BHH.00861)</t>
+  </si>
+  <si>
+    <t>dress; 
+Child (BHH.02404)</t>
+  </si>
+  <si>
+    <t>finger bag (BHH.00231)</t>
+  </si>
+  <si>
+    <t>finger bag (BHH.00232)</t>
+  </si>
+  <si>
+    <t>flask, powder (BHH.00003)</t>
+  </si>
+  <si>
+    <t>gun case; 
+rifle case (BHH.02535)</t>
+  </si>
+  <si>
+    <t>hair ; porcupine ; part of quillwork display box (BHH.00403)</t>
+  </si>
+  <si>
+    <t>headband ; headpiece (BHH.00272)</t>
   </si>
   <si>
     <t>jacket; 
 child's (BHH.02401)</t>
   </si>
   <si>
-    <t>Beaded Tunic ; Blouse (BHH.02402)</t>
-[...346 lines deleted...]
-    <t>Babiche bag (BHH.02516)</t>
+    <t>jacket; beaded (BHH.02085)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01400)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01399)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01398)</t>
+  </si>
+  <si>
+    <t>legging (BHH.00334)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01401)</t>
+  </si>
+  <si>
+    <t>legging (BHH.00333)</t>
+  </si>
+  <si>
+    <t>loom (BHH.02536)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01598)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01594)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02321)</t>
   </si>
   <si>
     <t>mace (BHH.02517)</t>
   </si>
   <si>
-    <t>Beaded moccasin (BHH.02518)</t>
-[...41 lines deleted...]
-    <t>shirt (BHH.02532)</t>
+    <t>mitten (BHH.00617)</t>
+  </si>
+  <si>
+    <t>mocassin (BHH.01814)</t>
+  </si>
+  <si>
+    <t>mocassin (BHH.01813)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00837)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00584)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00806)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00807)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01469)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00838)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01496)</t>
   </si>
   <si>
     <t>moss bag (BHH.02533)</t>
   </si>
   <si>
-    <t>wall pouch (BHH.02534)</t>
-[...149 lines deleted...]
-    <t>spear (BHH.02583)</t>
+    <t>Necklace ; Hoop necklace (BHH.02010)</t>
+  </si>
+  <si>
+    <t>Padded Saddle (BHH.02125)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.00681)</t>
+  </si>
+  <si>
+    <t>purse ; bag (BHH.00672)</t>
+  </si>
+  <si>
+    <t>purse ; bag (BHH.00673)</t>
+  </si>
+  <si>
+    <t>quill ; dyed quills (BHH.01043)</t>
+  </si>
+  <si>
+    <t>quill ; part of quillwork display box (BHH.00401)</t>
+  </si>
+  <si>
+    <t>quill flattener ; part of quillwork display box (BHH.01044)</t>
+  </si>
+  <si>
+    <t>quillwork sample ; part of quillwork display box (BHH.00402)</t>
+  </si>
+  <si>
+    <t>rifle (BHH.01725)</t>
+  </si>
+  <si>
+    <t>Rifle case; gun case (BHH.01874)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell (BHH.01815)</t>
+  </si>
+  <si>
+    <t>saddle, pad (BHH.00323)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00822)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -8222,51 +557,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z2584"/>
+  <dimension ref="A1:Z57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.855" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
@@ -8552,12685 +887,50 @@
     <row r="53" spans="1:26">
       <c r="B53" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="B54" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="B55" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="B56" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="B57" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
-[...12633 lines deleted...]
-    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>