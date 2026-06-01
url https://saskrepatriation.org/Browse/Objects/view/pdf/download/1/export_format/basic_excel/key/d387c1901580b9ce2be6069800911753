--- v0 (2026-04-15)
+++ v1 (2026-06-01)
@@ -1,196 +1,8736 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2859">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>Copper Pot (BHH.00001)</t>
+  </si>
+  <si>
+    <t>My artefact (BHH.00001)</t>
+  </si>
+  <si>
+    <t>This is the description</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove; 
+gauntelts; gloves (BHH.00002)</t>
+  </si>
+  <si>
+    <t>flask, powder (BHH.00003)</t>
+  </si>
+  <si>
+    <t>Ammunition (BHH.00004)</t>
+  </si>
+  <si>
+    <t>Ammunition (BHH.00005)</t>
+  </si>
+  <si>
+    <t>Solid cannonball (BHH.00006)</t>
+  </si>
+  <si>
+    <t>Solid cannonball (BHH.00007)</t>
+  </si>
+  <si>
+    <t>Solid cannonball (BHH.00008)</t>
+  </si>
+  <si>
+    <t>Solid cannonball (BHH.00009)</t>
+  </si>
+  <si>
+    <t>Solid cannonball (BHH.00010)</t>
+  </si>
+  <si>
+    <t>Cannonball with hollow (BHH.00011)</t>
+  </si>
+  <si>
+    <t>Cannonball (BHH.00012)</t>
+  </si>
+  <si>
+    <t>Hand cannon (BHH.00013)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00014)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00015)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00016)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00017)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00018)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00019)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00020)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00021)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00022)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00023)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00024)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00025)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00026)</t>
+  </si>
+  <si>
+    <t>Musket caps (BHH.00027)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00028)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00029)</t>
+  </si>
+  <si>
+    <t>Shotgun shell (BHH.00030)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00031)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00032)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00033)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00034)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00035)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00036)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00037)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds : Bullet (BHH.00038)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00039)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00040)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00041)</t>
+  </si>
+  <si>
+    <t>Clip Holder for bullets (BHH.00042)</t>
+  </si>
+  <si>
+    <t>Unknown gun part (BHH.00043)</t>
+  </si>
+  <si>
+    <t>Clip Holder for bullets (BHH.00044)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00045)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds ; bullett (BHH.00046)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00047)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds or Unknown Gun part (BHH.00048)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00049)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00050)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00051)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00052)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00053)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds : Bullet (BHH.00054)</t>
+  </si>
+  <si>
+    <t>Door Latch parts (BHH.00055)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00056)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00057)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00058)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00059)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00060)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00061)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00062)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00063)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00064)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00065)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00066)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00067)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00068)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00069)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00070)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00071)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00072)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00073)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00074)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00075)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00076)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00077)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00078)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00079)</t>
+  </si>
+  <si>
+    <t>Pistol holster (BHH.00080)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00081)</t>
+  </si>
+  <si>
+    <t>Gun Barrel Ammunition holder (BHH.00082)</t>
+  </si>
+  <si>
+    <t>Toggling harpoon head (BHH.00083)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00084)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00085)</t>
+  </si>
+  <si>
+    <t>Holster (BHH.00086)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00087)</t>
+  </si>
+  <si>
+    <t>Gun Attachment (BHH.00088)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00089)</t>
+  </si>
+  <si>
+    <t>Holster, leather, black finish Belt loop (BHH.00090)</t>
+  </si>
+  <si>
+    <t>Gun barrel (BHH.00091)</t>
+  </si>
+  <si>
+    <t>Gun barrel, flintlock (BHH.00092)</t>
+  </si>
+  <si>
+    <t>Gun barrel (BHH.00093)</t>
+  </si>
+  <si>
+    <t>Gun barrel (BHH.00094)</t>
+  </si>
+  <si>
+    <t>Gun barrel, rifle (BHH.00095)</t>
+  </si>
+  <si>
+    <t>Bayonet, possibly reproduction (BHH.00096)</t>
+  </si>
+  <si>
+    <t>Gun barrel (BHH.00097)</t>
+  </si>
+  <si>
+    <t>Bent blade, iron, possibly dag knife, possibly bayonet (BHH.00098)</t>
+  </si>
+  <si>
+    <t>Bayonet (BHH.00099)</t>
+  </si>
+  <si>
+    <t>Metal fragment; Thin rusted gun plate (BHH.00100)</t>
+  </si>
+  <si>
+    <t>Pocket mirror (BHH.00101)</t>
+  </si>
+  <si>
+    <t>Metal Knife (BHH.00102)</t>
+  </si>
+  <si>
+    <t>Knife, brass (BHH.00103)</t>
+  </si>
+  <si>
+    <t>knife (BHH.00104)</t>
+  </si>
+  <si>
+    <t>knife (BHH.00105)</t>
+  </si>
+  <si>
+    <t>knife blade (BHH.00106)</t>
+  </si>
+  <si>
+    <t>breech fragment (BHH.00107)</t>
+  </si>
+  <si>
+    <t>Percussion Cap fragment (BHH.00108)</t>
+  </si>
+  <si>
+    <t>Horse bleeding knife (BHH.00109)</t>
+  </si>
+  <si>
+    <t>Knife, iron, rusted. (BHH.00110)</t>
+  </si>
+  <si>
+    <t>Dag knife, iron (BHH.00111)</t>
+  </si>
+  <si>
+    <t>Spring mechanism for percussion cap, steel (BHH.00112)</t>
+  </si>
+  <si>
+    <t>Percussion piece; pin ? (BHH.00113)</t>
+  </si>
+  <si>
+    <t>Percussion cap (BHH.00114)</t>
+  </si>
+  <si>
+    <t>Powder horn, bovine (BHH.00115)</t>
+  </si>
+  <si>
+    <t>powder horn (BHH.00116)</t>
+  </si>
+  <si>
+    <t>powder horn (BHH.00117)</t>
+  </si>
+  <si>
+    <t>powder horn (BHH.00118)</t>
+  </si>
+  <si>
+    <t>Horse beater (?) (BHH.00119)</t>
+  </si>
+  <si>
+    <t>powder horn (BHH.00120)</t>
+  </si>
+  <si>
+    <t>powder horn (BHH.00121)</t>
+  </si>
+  <si>
+    <t>Shot flask (BHH.00122)</t>
+  </si>
+  <si>
+    <t>Bullet mold, wooden handle, iron with brass trim (BHH.00123)</t>
+  </si>
+  <si>
+    <t>Bullet mold, iron, wooden handle, brass trim (BHH.00124)</t>
+  </si>
+  <si>
+    <t>Wad cutter (BHH.00125)</t>
+  </si>
+  <si>
+    <t>Wad cutter (BHH.00126)</t>
+  </si>
+  <si>
+    <t>Reloading tool (BHH.00127)</t>
+  </si>
+  <si>
+    <t>Shot flask Spout (BHH.00128)</t>
+  </si>
+  <si>
+    <t>Powder measure (BHH.00129)</t>
+  </si>
+  <si>
+    <t>Recapping tool (BHH.00130)</t>
+  </si>
+  <si>
+    <t>Decapping tool (BHH.00131)</t>
+  </si>
+  <si>
+    <t>Shot flask (BHH.00132)</t>
+  </si>
+  <si>
+    <t>Powder Flask (BHH.00133)</t>
+  </si>
+  <si>
+    <t>Powder Flask (BHH.00134)</t>
+  </si>
+  <si>
+    <t>Shot flask, leather (BHH.00135)</t>
+  </si>
+  <si>
+    <t>Musket ball mold, iron (BHH.00136)</t>
+  </si>
+  <si>
+    <t>Bullet mold, brass (BHH.00137)</t>
+  </si>
+  <si>
+    <t>Musket shot mold, brass (BHH.00138)</t>
+  </si>
+  <si>
+    <t>Shot flask (BHH.00139)</t>
+  </si>
+  <si>
+    <t>Powder Flask (BHH.00140)</t>
+  </si>
+  <si>
+    <t>Shot flask dispenser (BHH.00141)</t>
+  </si>
+  <si>
+    <t>Shot flask (BHH.00142)</t>
+  </si>
+  <si>
+    <t>Powder Flask (BHH.00143)</t>
+  </si>
+  <si>
+    <t>Bullet mold (BHH.00144)</t>
+  </si>
+  <si>
+    <t>Lead mold (BHH.00145)</t>
+  </si>
+  <si>
+    <t>Rammer (BHH.00146)</t>
+  </si>
+  <si>
+    <t>Flintlock breech (BHH.00147)</t>
+  </si>
+  <si>
+    <t>Rifle percussion cap (BHH.00148)</t>
+  </si>
+  <si>
+    <t>Rifle butt plate (BHH.00149)</t>
+  </si>
+  <si>
+    <t>Percussion lock (BHH.00150)</t>
+  </si>
+  <si>
+    <t>Front end of shotgun, wood (BHH.00151)</t>
+  </si>
+  <si>
+    <t>Drillhole Cleaning Rod (BHH.00152)</t>
+  </si>
+  <si>
+    <t>Brass hinge plate (?) (BHH.00153)</t>
+  </si>
+  <si>
+    <t>flintlock mechanism (BHH.00154)</t>
+  </si>
+  <si>
+    <t>flintlock mechanism (BHH.00155)</t>
+  </si>
+  <si>
+    <t>unknown metal fragment (BHH.00156)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00157)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00158)</t>
+  </si>
+  <si>
+    <t>Pistol holsters (BHH.00159)</t>
+  </si>
+  <si>
+    <t>axe head (BHH.00160)</t>
+  </si>
+  <si>
     <t>photograph (BHH.00161)</t>
   </si>
   <si>
+    <t>Poster; Print (BHH.00162)</t>
+  </si>
+  <si>
+    <t>Acrylic painting (BHH.00163)</t>
+  </si>
+  <si>
+    <t>Acrylic painting (BHH.00164)</t>
+  </si>
+  <si>
+    <t>bible (BHH.00165)</t>
+  </si>
+  <si>
+    <t>Embroidered Moccasins (BHH.00166)</t>
+  </si>
+  <si>
+    <t>Traditional Dance outfit (BHH.00167)</t>
+  </si>
+  <si>
+    <t>Beaded cape (BHH.00168)</t>
+  </si>
+  <si>
+    <t>Beaded cape (BHH.00169)</t>
+  </si>
+  <si>
+    <t>Bottle with bottle cover (BHH.00170)</t>
+  </si>
+  <si>
+    <t>Apron panel (BHH.00171)</t>
+  </si>
+  <si>
+    <t>Apron panel (BHH.00172)</t>
+  </si>
+  <si>
+    <t>Apron (BHH.00173)</t>
+  </si>
+  <si>
+    <t>Apron (BHH.00174)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.00175)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.00176)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.00177)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.00178)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.00179)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.00180)</t>
+  </si>
+  <si>
+    <t>Book; Magazine (BHH.00181)</t>
+  </si>
+  <si>
+    <t>Letters ; photos (BHH.00182)</t>
+  </si>
+  <si>
+    <t>drum (BHH.00183)</t>
+  </si>
+  <si>
+    <t>Birchbark basket (BHH.00184)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00185)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00186)</t>
+  </si>
+  <si>
+    <t>pants ; Treaty suit (BHH.00187)</t>
+  </si>
+  <si>
+    <t>Jacket ; Treaty Suit (BHH.00188)</t>
+  </si>
+  <si>
+    <t>Brass bead (BHH.00189)</t>
+  </si>
+  <si>
+    <t>canoe model (BHH.00190)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.00191)</t>
+  </si>
+  <si>
+    <t>basket and lid (BHH.00192)</t>
+  </si>
+  <si>
+    <t>basket lid (BHH.00193)</t>
+  </si>
+  <si>
+    <t>basket and lid (BHH.00194)</t>
+  </si>
+  <si>
+    <t>corn cobs (BHH.00195)</t>
+  </si>
+  <si>
+    <t>Gambling set ; game (BHH.00196)</t>
+  </si>
+  <si>
+    <t>basket ; grass; 
+berries (BHH.00197)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board (BHH.00198)</t>
+  </si>
+  <si>
+    <t>baby wrap for cradleboard; cradle board (BHH.00199)</t>
+  </si>
+  <si>
+    <t>blanket for cradleboard; cradle board (BHH.00200)</t>
+  </si>
+  <si>
+    <t>doll (BHH.00201)</t>
+  </si>
+  <si>
+    <t>doll with headdress (BHH.00202)</t>
+  </si>
+  <si>
+    <t>doll jacket ; toy vest (BHH.00203)</t>
+  </si>
+  <si>
+    <t>doll chaps ; doll pants ; toy (BHH.00204)</t>
+  </si>
+  <si>
+    <t>Picture frame (BHH.00205)</t>
+  </si>
+  <si>
+    <t>Red River Cart model (BHH.00206)</t>
+  </si>
+  <si>
+    <t>Backrest model (BHH.00207)</t>
+  </si>
+  <si>
+    <t>Tipi model (BHH.00208)</t>
+  </si>
+  <si>
+    <t>Tipi model (BHH.00209)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00210)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.00211)</t>
+  </si>
+  <si>
+    <t>Headpiece; headband (BHH.00212)</t>
+  </si>
+  <si>
+    <t>strip (BHH.00213)</t>
+  </si>
+  <si>
+    <t>Necklace; fish vertebrae (BHH.00214)</t>
+  </si>
+  <si>
+    <t>Regalia ; necktie (BHH.00215)</t>
+  </si>
+  <si>
+    <t>Regalia ; textile fragment (BHH.00216)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.00217)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.00218)</t>
+  </si>
+  <si>
+    <t>headband (BHH.00219)</t>
+  </si>
+  <si>
+    <t>headpiece (BHH.00220)</t>
+  </si>
+  <si>
+    <t>Collar with tie (BHH.00221)</t>
+  </si>
+  <si>
+    <t>Collar with tie (BHH.00222)</t>
+  </si>
+  <si>
+    <t>Collar with tie (BHH.00223)</t>
+  </si>
+  <si>
+    <t>collar (BHH.00224)</t>
+  </si>
+  <si>
+    <t>Collar with tie (BHH.00225)</t>
+  </si>
+  <si>
+    <t>embroidered shirt piece; 
+breast piece (BHH.00226)</t>
+  </si>
+  <si>
+    <t>Embroidered strip (BHH.00227)</t>
+  </si>
+  <si>
+    <t>Beaded textile (BHH.00228)</t>
+  </si>
+  <si>
+    <t>Beaded cloth (BHH.00229)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00230)</t>
+  </si>
+  <si>
+    <t>finger bag (BHH.00231)</t>
+  </si>
+  <si>
+    <t>finger bag (BHH.00232)</t>
+  </si>
+  <si>
+    <t>bow (BHH.00233)</t>
+  </si>
+  <si>
+    <t>legging (BHH.00234)</t>
+  </si>
+  <si>
+    <t>legging (BHH.00235)</t>
+  </si>
+  <si>
+    <t>Tipi model (BHH.00236)</t>
+  </si>
+  <si>
+    <t>Tipi model (BHH.00237)</t>
+  </si>
+  <si>
     <t>purse (BHH.00238)</t>
   </si>
   <si>
+    <t>rondelle; rondell ; rosette (BHH.00239)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00240)</t>
+  </si>
+  <si>
+    <t>Regalia ; or textile fragment (BHH.00241)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00242)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00243)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00244)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00245)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00246)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00247)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00248)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell (BHH.00249)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell (BHH.00250)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell (BHH.00251)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00252)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00253)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00254)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00255)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00256)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00257)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00258)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00259)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00260)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00261)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00262)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00263)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00264)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00265)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00266)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00267)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00268)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00269)</t>
+  </si>
+  <si>
+    <t>embroidered cuff (BHH.00270)</t>
+  </si>
+  <si>
+    <t>embroidered cuff (BHH.00271)</t>
+  </si>
+  <si>
+    <t>headband ; headpiece (BHH.00272)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00273)</t>
+  </si>
+  <si>
+    <t>pillow; cushion (BHH.00274)</t>
+  </si>
+  <si>
+    <t>Beaded leather; Doiley ; mat (BHH.00275)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00276)</t>
+  </si>
+  <si>
+    <t>Beaded leather; mat (BHH.00277)</t>
+  </si>
+  <si>
+    <t>Beaded leather; mat (BHH.00278)</t>
+  </si>
+  <si>
+    <t>Beaded Purse (BHH.00279)</t>
+  </si>
+  <si>
+    <t>wall pocket; 
+Whisk broom holder; 
+whimsey (BHH.00280)</t>
+  </si>
+  <si>
+    <t>axe (BHH.00281)</t>
+  </si>
+  <si>
+    <t>mace (BHH.00282)</t>
+  </si>
+  <si>
+    <t>wood fragments (BHH.00283)</t>
+  </si>
+  <si>
+    <t>berries (BHH.00284)</t>
+  </si>
+  <si>
+    <t>berries; chokecherries (BHH.00285)</t>
+  </si>
+  <si>
+    <t>drinking cup (BHH.00286)</t>
+  </si>
+  <si>
+    <t>Copper Pot (BHH.00287)</t>
+  </si>
+  <si>
+    <t>metal spear blade; 
+dag knife (BHH.00288)</t>
+  </si>
+  <si>
+    <t>hat (BHH.00289)</t>
+  </si>
+  <si>
+    <t>hat (BHH.00290)</t>
+  </si>
+  <si>
+    <t>hat (BHH.00291)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00292)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00293)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00294)</t>
+  </si>
+  <si>
+    <t>Beaded panel (BHH.00295)</t>
+  </si>
+  <si>
+    <t>Beaded panel (BHH.00296)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00297)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00298)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00299)</t>
+  </si>
+  <si>
+    <t>hat (BHH.00300)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00301)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00302)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00303)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00304)</t>
+  </si>
+  <si>
+    <t>belt ; or strip (BHH.00305)</t>
+  </si>
+  <si>
+    <t>Headpiece; headband (BHH.00306)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.00307)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.00308)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00309)</t>
+  </si>
+  <si>
     <t>Beaded belt (BHH.00310)</t>
   </si>
   <si>
+    <t>belt (BHH.00311)</t>
+  </si>
+  <si>
+    <t>embroidered shirt piece; 
+bib (BHH.00312)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00313)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00314)</t>
+  </si>
+  <si>
+    <t>breastplate; 
+Breast plate (BHH.00315)</t>
+  </si>
+  <si>
+    <t>breastplate; 
+Breast plate (BHH.00316)</t>
+  </si>
+  <si>
+    <t>bandolier bag (BHH.00317)</t>
+  </si>
+  <si>
+    <t>bandolier bag (BHH.00318)</t>
+  </si>
+  <si>
+    <t>bandolier bag (BHH.00319)</t>
+  </si>
+  <si>
+    <t>leggings; legging (BHH.00320)</t>
+  </si>
+  <si>
+    <t>coupstick (BHH.00321)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00322)</t>
+  </si>
+  <si>
+    <t>saddle, pad (BHH.00323)</t>
+  </si>
+  <si>
+    <t>moccasin vamp (BHH.00324)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.00325)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00326)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00327)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00328)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00329)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00330)</t>
+  </si>
+  <si>
+    <t>Hide Shirt (BHH.00331)</t>
+  </si>
+  <si>
+    <t>correspondence (BHH.00332)</t>
+  </si>
+  <si>
+    <t>legging (BHH.00333)</t>
+  </si>
+  <si>
+    <t>legging (BHH.00334)</t>
+  </si>
+  <si>
+    <t>Floral Tufting (BHH.00335)</t>
+  </si>
+  <si>
+    <t>Floral Tufting (BHH.00336)</t>
+  </si>
+  <si>
+    <t>Floral Tufting (BHH.00337)</t>
+  </si>
+  <si>
+    <t>Floral Tufting (BHH.00338)</t>
+  </si>
+  <si>
+    <t>Birchbark biting (BHH.00339)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00340)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00341)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00342)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00343)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00344)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00345)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00346)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00347)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00348)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00349)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00350)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00351)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00352)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00353)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00354)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00355)</t>
+  </si>
+  <si>
+    <t>Sales Tag (BHH.00356)</t>
+  </si>
+  <si>
+    <t>Negative slides (BHH.00357)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00358)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00359)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00360)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00361)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00362)</t>
+  </si>
+  <si>
+    <t>photograph; black and white; Clayton Arnott Boden (BHH.00363)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00364)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00365)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00366)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00367)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00368)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00369)</t>
+  </si>
+  <si>
+    <t>pastel drawing (BHH.00370)</t>
+  </si>
+  <si>
+    <t>Negative slides (BHH.00371)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00372)</t>
+  </si>
+  <si>
+    <t>Historic sewing pattern - Military Overalls or Buckskin Breeches (BHH.00373)</t>
+  </si>
+  <si>
+    <t>Historic sewing pattern - Hudson's Bay Capote (BHH.00374)</t>
+  </si>
+  <si>
+    <t>Historic sewing pattern - #1 18th. - 19th. century dropped sleeve shirt (BHH.00375)</t>
+  </si>
+  <si>
+    <t>Historic sewing pattern - Fringed Leather Shirt (BHH.00376)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00377)</t>
+  </si>
+  <si>
+    <t>Math test paper (BHH.00378)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00379)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00380)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00381)</t>
+  </si>
+  <si>
+    <t>Christmas Programme (BHH.00382)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00383)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00384)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00385)</t>
+  </si>
+  <si>
+    <t>Notebook (BHH.00386)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00387)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00388)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00389)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00390)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00391)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00392)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00393)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00394)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00395)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00396)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00397)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00398)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.00399)</t>
+  </si>
+  <si>
+    <t>Beadwork moccasin (BHH.00400)</t>
+  </si>
+  <si>
+    <t>quill ; part of quillwork display box (BHH.00401)</t>
+  </si>
+  <si>
+    <t>quillwork sample ; part of quillwork display box (BHH.00402)</t>
+  </si>
+  <si>
+    <t>hair ; porcupine ; part of quillwork display box (BHH.00403)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.00404)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00405)</t>
+  </si>
+  <si>
+    <t>Birchbark moose call (BHH.00406)</t>
+  </si>
+  <si>
+    <t>Birchbark basket (BHH.00407)</t>
+  </si>
+  <si>
+    <t>Bone flesher (BHH.00408)</t>
+  </si>
+  <si>
+    <t>Holster (BHH.00409)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00410)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00411)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00412)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00413)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00414)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00415)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00416)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00417)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00418)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00419)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00420)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00421)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00422)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00423)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00424)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00425)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00426)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00427)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00428)</t>
+  </si>
+  <si>
+    <t>2 Metal bullet clips (BHH.00429)</t>
+  </si>
+  <si>
+    <t>2 Square nails iron (BHH.00430)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00431)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00432)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00433)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00434)</t>
+  </si>
+  <si>
+    <t>Canvas bag (BHH.00435)</t>
+  </si>
+  <si>
+    <t>Bullet Live (BHH.00436)</t>
+  </si>
+  <si>
+    <t>Bullet Spent (BHH.00437)</t>
+  </si>
+  <si>
+    <t>Bullet loose lead (BHH.00438)</t>
+  </si>
+  <si>
+    <t>Bullets assorted (BHH.00439)</t>
+  </si>
+  <si>
+    <t>Box of rifle cartridges, 14 rounds (BHH.00440)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00441)</t>
+  </si>
+  <si>
+    <t>Shotgun shell (BHH.00442)</t>
+  </si>
+  <si>
+    <t>shotgun shell (BHH.00443)</t>
+  </si>
+  <si>
+    <t>Ammunition Round Centre fire (BHH.00444)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00445)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00446)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00447)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00448)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00449)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00450)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00451)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00452)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00453)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00454)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00455)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00456)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00457)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00458)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00459)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00460)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds assorted (BHH.00461)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00462)</t>
+  </si>
+  <si>
+    <t>Lead bullet (BHH.00463)</t>
+  </si>
+  <si>
+    <t>Lead bullet (BHH.00464)</t>
+  </si>
+  <si>
+    <t>Lead bullet (BHH.00465)</t>
+  </si>
+  <si>
+    <t>Lead bullet (BHH.00466)</t>
+  </si>
+  <si>
+    <t>Lead bullet ; spent ? (BHH.00467)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds; Batoche (BHH.00468)</t>
+  </si>
+  <si>
+    <t>bullet (BHH.00469)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds (BHH.00470)</t>
+  </si>
+  <si>
+    <t>bullet (BHH.00471)</t>
+  </si>
+  <si>
+    <t>bullet (BHH.00472)</t>
+  </si>
+  <si>
+    <t>bullet (BHH.00473)</t>
+  </si>
+  <si>
+    <t>Ammunition round : Bullet (BHH.00474)</t>
+  </si>
+  <si>
+    <t>Ammunition; Bullet (BHH.00475)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00476)</t>
+  </si>
+  <si>
+    <t>Ammunition; 1 bag of shotgun shot (BHH.00477)</t>
+  </si>
+  <si>
+    <t>Ammunition Round ; Bullet (BHH.00478)</t>
+  </si>
+  <si>
+    <t>Flintlock musket balls (BHH.00479)</t>
+  </si>
+  <si>
+    <t>Bullet ; Spent (BHH.00480)</t>
+  </si>
+  <si>
+    <t>Lead Bullet (BHH.00481)</t>
+  </si>
+  <si>
+    <t>1 lead slug (BHH.00482)</t>
+  </si>
+  <si>
+    <t>Possibly broken slug (BHH.00483)</t>
+  </si>
+  <si>
+    <t>Bullet (BHH.00484)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00485)</t>
+  </si>
+  <si>
+    <t>Ammunition (BHH.00486)</t>
+  </si>
+  <si>
+    <t>Ammunition (BHH.00487)</t>
+  </si>
+  <si>
+    <t>Ammunition clip with 5 shells (BHH.00488)</t>
+  </si>
+  <si>
+    <t>Ammunition; shotgun shell (BHH.00489)</t>
+  </si>
+  <si>
+    <t>Ammunition; shotgun shell (BHH.00490)</t>
+  </si>
+  <si>
+    <t>Ammunition Round (BHH.00491)</t>
+  </si>
+  <si>
+    <t>Copper caps/pellets in tin container. (BHH.00492)</t>
+  </si>
+  <si>
+    <t>Dog tag (BHH.00493)</t>
+  </si>
+  <si>
+    <t>Bullet (BHH.00494)</t>
+  </si>
+  <si>
+    <t>Bullet (BHH.00495)</t>
+  </si>
+  <si>
+    <t>Cartridge with 5 Bullets (BHH.00496)</t>
+  </si>
+  <si>
+    <t>Cartridge with 2 Bullets (BHH.00497)</t>
+  </si>
+  <si>
+    <t>Clip with 2 Bullets (1 live, 1 spent) (BHH.00498)</t>
+  </si>
+  <si>
+    <t>Tin Container with Caps (BHH.00499)</t>
+  </si>
+  <si>
+    <t>Glass Container with Musket Balls (BHH.00500)</t>
+  </si>
+  <si>
+    <t>Metal Trade Tool (BHH.00501)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds in tin box (BHH.00502)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00503)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00504)</t>
+  </si>
+  <si>
+    <t>Tipi (BHH.00505)</t>
+  </si>
+  <si>
+    <t>[BLANK] (BHH.00506)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00507)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.00508)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.00509)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00510)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00511)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00512)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00513)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00514)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00515)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00516)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00517)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00518)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00519)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00520)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00521)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00522)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00523)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00524)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00525)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00526)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00527)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00528)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00529)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00530)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00531)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00532)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00533)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00534)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00535)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00536)</t>
+  </si>
+  <si>
+    <t>photograph and frame (BHH.00537)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00538)</t>
+  </si>
+  <si>
+    <t>Photo; Portrait; Rock Thunder (BHH.00539)</t>
+  </si>
+  <si>
+    <t>Photo; Portrait; Pimotat The Walker (BHH.00540)</t>
+  </si>
+  <si>
+    <t>illustration (BHH.00541)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00542)</t>
+  </si>
+  <si>
+    <t>Photograph, enlarged photo, and tag (BHH.00543)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00544)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00545)</t>
+  </si>
+  <si>
+    <t>bandolier (BHH.00546)</t>
+  </si>
+  <si>
+    <t>Beaded sash (BHH.00547)</t>
+  </si>
+  <si>
+    <t>cape; 
+cape (BHH.00548)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00549)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00550)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00551)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00552)</t>
+  </si>
+  <si>
+    <t>head piece for horse (BHH.00553)</t>
+  </si>
+  <si>
+    <t>belt and pouch set (BHH.00554)</t>
+  </si>
+  <si>
+    <t>Dog blanket (BHH.00555)</t>
+  </si>
+  <si>
+    <t>Dog blanket (BHH.00556)</t>
+  </si>
+  <si>
+    <t>Dog blanket (BHH.00557)</t>
+  </si>
+  <si>
+    <t>Dog blanket (BHH.00558)</t>
+  </si>
+  <si>
+    <t>Dog blanket (BHH.00559)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00560)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00561)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00562)</t>
+  </si>
+  <si>
+    <t>Tapestry (BHH.00563)</t>
+  </si>
+  <si>
+    <t>saddle decoration (BHH.00564)</t>
+  </si>
+  <si>
+    <t>Hudson Bay Company flag (BHH.00565)</t>
+  </si>
+  <si>
+    <t>blanket, saddle; 
+saddle cloth (BHH.00566)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.00567)</t>
+  </si>
+  <si>
+    <t>fur bale seal (BHH.00568)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00569)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00570)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00571)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00572)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00573)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00574)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00575)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00576)</t>
+  </si>
+  <si>
+    <t>fur bale seal (BHH.00577)</t>
+  </si>
+  <si>
+    <t>fur bale seal (BHH.00578)</t>
+  </si>
+  <si>
+    <t>wall pocket; 
+whimsey (BHH.00579)</t>
+  </si>
+  <si>
+    <t>moccasin; 
+Children's (BHH.00580)</t>
+  </si>
+  <si>
+    <t>moccasin; 
+Children's (BHH.00581)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00582)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00583)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00584)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00585)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00586)</t>
+  </si>
+  <si>
+    <t>moss bag with doll (BHH.00587)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00588)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00589)</t>
+  </si>
+  <si>
+    <t>Beaded wall pocket (BHH.00590)</t>
+  </si>
+  <si>
+    <t>doll (BHH.00591)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00592)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00593)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00594)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00595)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00596)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00597)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00598)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00599)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00600)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00601)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.00602)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.00603)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.00604)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.00605)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.00606)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.00607)</t>
+  </si>
+  <si>
+    <t>model cradleboard; cradle board (BHH.00608)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00609)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00610)</t>
+  </si>
+  <si>
     <t>purse (BHH.00611)</t>
   </si>
   <si>
     <t>rondelle; rondell (BHH.00612)</t>
   </si>
   <si>
     <t>rondell ; rondelle (BHH.00613)</t>
   </si>
   <si>
     <t>rondell ; rondelle (BHH.00614)</t>
   </si>
   <si>
     <t>rondell ; rondelle (BHH.00615)</t>
   </si>
   <si>
+    <t>snowshoes (BHH.00616)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00617)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00618)</t>
+  </si>
+  <si>
+    <t>pillow; cushion (BHH.00619)</t>
+  </si>
+  <si>
+    <t>pillow; cushion (BHH.00620)</t>
+  </si>
+  <si>
+    <t>doll (BHH.00621)</t>
+  </si>
+  <si>
+    <t>doll (BHH.00622)</t>
+  </si>
+  <si>
+    <t>doll (BHH.00623)</t>
+  </si>
+  <si>
     <t>Glove; gauntlet (BHH.00624)</t>
   </si>
   <si>
     <t>Glove; gauntlet (BHH.00625)</t>
   </si>
   <si>
+    <t>rondell ; rondelle (BHH.00626)</t>
+  </si>
+  <si>
+    <t>purse ; pouch (BHH.00627)</t>
+  </si>
+  <si>
+    <t>cuffs ; gauntlet; 
+cuff; gauntlets; glove; gloves. (BHH.00628)</t>
+  </si>
+  <si>
+    <t>cuffs ; gauntlet; 
+cuff; gauntlets; glove; gloves. (BHH.00629)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00630)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00631)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00632)</t>
+  </si>
+  <si>
+    <t>purse ; pouch (BHH.00633)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00634)</t>
+  </si>
+  <si>
     <t>mitten (BHH.00635)</t>
   </si>
   <si>
     <t>mitten (BHH.00636)</t>
   </si>
   <si>
     <t>Beaded moccasin (BHH.00637)</t>
   </si>
   <si>
     <t>Beaded moccasin (BHH.00638)</t>
   </si>
   <si>
     <t>moccasins (BHH.00639)</t>
   </si>
   <si>
     <t>moccasins (BHH.00640)</t>
   </si>
   <si>
     <t>mukluks (BHH.00641)</t>
   </si>
   <si>
     <t>mukluks (BHH.00642)</t>
   </si>
   <si>
+    <t>gauntlet ; glove (BHH.00643)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00644)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00645)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00646)</t>
+  </si>
+  <si>
+    <t>Moccasin ; beaded; embroidered (BHH.00647)</t>
+  </si>
+  <si>
+    <t>Moccasin ; embroidered; beaded (BHH.00648)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00649)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00650)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00651)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00652)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00653)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00654)</t>
+  </si>
+  <si>
+    <t>Beadwork moccasin (BHH.00655)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00656)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00657)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00658)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00659)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00660)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00661)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00662)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00663)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00664)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00665)</t>
+  </si>
+  <si>
+    <t>wall pocket; 
+whimsey (BHH.00666)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00667)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00668)</t>
+  </si>
+  <si>
+    <t>Denim Bag (BHH.00669)</t>
+  </si>
+  <si>
+    <t>awl case (BHH.00670)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.00671)</t>
+  </si>
+  <si>
+    <t>purse ; bag (BHH.00672)</t>
+  </si>
+  <si>
+    <t>purse ; bag (BHH.00673)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00674)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00675)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00676)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00677)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00678)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00679)</t>
+  </si>
+  <si>
+    <t>mat (BHH.00680)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.00681)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00682)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00683)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00684)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00685)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00686)</t>
+  </si>
+  <si>
+    <t>pouch; wall pocket (BHH.00687)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00688)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00689)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00690)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00691)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00692)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00693)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00694)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00695)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00696)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00697)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00698)</t>
+  </si>
+  <si>
+    <t>Woman's awl case (BHH.00699)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.00700)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00701)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00702)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00703)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00704)</t>
+  </si>
+  <si>
+    <t>bag; whimsy (BHH.00705)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00706)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00707)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00708)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00709)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00710)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin ; Child's (BHH.00711)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00712)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00713)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00714)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00715)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00716)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00717)</t>
+  </si>
+  <si>
+    <t>tipi, model (BHH.00718)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board (BHH.00719)</t>
+  </si>
+  <si>
+    <t>basket with berries (BHH.00720)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00721)</t>
+  </si>
+  <si>
+    <t>handbag; bag (BHH.00722)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin ; Child's (BHH.00723)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00724)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00725)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00726)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00727)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00728)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00729)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00730)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00731)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00732)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00733)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00734)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00735)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00736)</t>
+  </si>
+  <si>
     <t>basket (BHH.00737)</t>
   </si>
   <si>
     <t>basket (BHH.00738)</t>
   </si>
   <si>
+    <t>moccasin (BHH.00739)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00740)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.00741)</t>
+  </si>
+  <si>
+    <t>tipi, model (BHH.00742)</t>
+  </si>
+  <si>
+    <t>Beaded mocassin (BHH.00743)</t>
+  </si>
+  <si>
+    <t>Beaded mocassin (BHH.00744)</t>
+  </si>
+  <si>
+    <t>tipi, model (BHH.00745)</t>
+  </si>
+  <si>
+    <t>knife sheath (BHH.00746)</t>
+  </si>
+  <si>
+    <t>birchbark basket; bucket (BHH.00747)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00748)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00749)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00750)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00751)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00752)</t>
+  </si>
+  <si>
+    <t>basket lid (BHH.00753)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00754)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00755)</t>
+  </si>
+  <si>
+    <t>canoe, model (BHH.00756)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00757)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00758)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00759)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00760)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00761)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00762)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00763)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00764)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00765)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00766)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00767)</t>
+  </si>
+  <si>
     <t>moccasin (BHH.00768)</t>
   </si>
   <si>
     <t>moccasin (BHH.00769)</t>
   </si>
   <si>
+    <t>purse ; bag (BHH.00770)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00771)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00772)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00773)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00774)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00775)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00776)</t>
+  </si>
+  <si>
+    <t>handbag (BHH.00777)</t>
+  </si>
+  <si>
+    <t>moccasin, vamp (BHH.00778)</t>
+  </si>
+  <si>
+    <t>moccasin, vamp (BHH.00779)</t>
+  </si>
+  <si>
+    <t>holder, match ; matchbox (BHH.00780)</t>
+  </si>
+  <si>
+    <t>wall case ; bag (BHH.00781)</t>
+  </si>
+  <si>
+    <t>moccasin vamp; from cuff &amp; vamp set (BHH.00782)</t>
+  </si>
+  <si>
+    <t>moccasin vamp; from cuff &amp; vamp set (BHH.00783)</t>
+  </si>
+  <si>
+    <t>moccasin cuff; from cuff &amp; vamp set (BHH.00784)</t>
+  </si>
+  <si>
+    <t>moccasin cuff; from cuff &amp; vamp set (BHH.00785)</t>
+  </si>
+  <si>
+    <t>pouch ; pocket (BHH.00786)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00787)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00788)</t>
+  </si>
+  <si>
+    <t>Beaded disc; rondelle; rondell (BHH.00789)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00790)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00791)</t>
+  </si>
+  <si>
+    <t>moccasin ; child moccasin (BHH.00792)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00793)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00794)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00795)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00796)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00797)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00798)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00799)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board (BHH.00800)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00801)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00802)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00803)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00804)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00805)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00806)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00807)</t>
+  </si>
+  <si>
+    <t>Birchbark basket (BHH.00808)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.00809)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00810)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00811)</t>
+  </si>
+  <si>
+    <t>canoe, model (BHH.00812)</t>
+  </si>
+  <si>
+    <t>snowshoe model (BHH.00813)</t>
+  </si>
+  <si>
+    <t>basket middle (BHH.00814)</t>
+  </si>
+  <si>
+    <t>basket lid (BHH.00815)</t>
+  </si>
+  <si>
+    <t>basket bottom (BHH.00816)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00817)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00818)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00819)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00820)</t>
+  </si>
+  <si>
+    <t>pillow; cushion (BHH.00821)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00822)</t>
+  </si>
+  <si>
+    <t>snowshoe ; miniature (BHH.00823)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00824)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00825)</t>
+  </si>
+  <si>
+    <t>Pillow case (BHH.00826)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board (BHH.00827)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00828)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00829)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00830)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00831)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00832)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00833)</t>
+  </si>
+  <si>
+    <t>cards, playing (BHH.00834)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00835)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00836)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00837)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00838)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00839)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00840)</t>
+  </si>
+  <si>
+    <t>snowshoes (BHH.00841)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00842)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00843)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00844)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00845)</t>
+  </si>
+  <si>
+    <t>basket and lid (BHH.00846)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00847)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00848)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00849)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00850)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00851)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00852)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00853)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00854)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00855)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00856)</t>
+  </si>
+  <si>
+    <t>Willow basket (BHH.00857)</t>
+  </si>
+  <si>
+    <t>Pillow case (BHH.00858)</t>
+  </si>
+  <si>
+    <t>cushion cover ; pillow case (BHH.00859)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00860)</t>
+  </si>
+  <si>
+    <t>cushion (BHH.00861)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00862)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00863)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00864)</t>
+  </si>
+  <si>
+    <t>Beaded wall pocket (BHH.00865)</t>
+  </si>
+  <si>
+    <t>Beaded Knife Sheath (BHH.00866)</t>
+  </si>
+  <si>
+    <t>knife that possibly belonged to Sitting Bull (BHH.00867)</t>
+  </si>
+  <si>
+    <t>knife sheath (BHH.00868)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00869)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00870)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00871)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00872)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00873)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00874)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00875)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00876)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00877)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00878)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00879)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00880)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00881)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00882)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00883)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00884)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00885)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00886)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00887)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00888)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00889)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00890)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00891)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00892)</t>
+  </si>
+  <si>
+    <t>Vamp and cuff (BHH.00893)</t>
+  </si>
+  <si>
+    <t>Vamp and cuff (BHH.00894)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00895)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00896)</t>
+  </si>
+  <si>
+    <t>Vamp and tongue (BHH.00897)</t>
+  </si>
+  <si>
+    <t>Vamp and tongue (BHH.00898)</t>
+  </si>
+  <si>
+    <t>Vamp and cuff (BHH.00899)</t>
+  </si>
+  <si>
+    <t>Vamp and cuff (BHH.00900)</t>
+  </si>
+  <si>
+    <t>Vamp and cuff (BHH.00901)</t>
+  </si>
+  <si>
+    <t>Vamp and cuff (BHH.00902)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00903)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00904)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00905)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin; 
+Children's (BHH.00906)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin; 
+Children's (BHH.00907)</t>
+  </si>
+  <si>
+    <t>moccasin; 
+Children's (BHH.00908)</t>
+  </si>
+  <si>
+    <t>moccasin; 
+Children's (BHH.00909)</t>
+  </si>
+  <si>
+    <t>Vamp ; Beaded (BHH.00910)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00911)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00912)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00913)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00914)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00915)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00916)</t>
+  </si>
+  <si>
+    <t>wall pocket ; bag (BHH.00917)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00918)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00919)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00920)</t>
+  </si>
+  <si>
+    <t>bag ; pouch (BHH.00921)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00922)</t>
+  </si>
+  <si>
+    <t>bag ; pouch (BHH.00923)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00924)</t>
+  </si>
+  <si>
+    <t>bag; or wallpocket (BHH.00925)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00926)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00927)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00928)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00929)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00930)</t>
+  </si>
+  <si>
+    <t>Hide Scraper (BHH.00931)</t>
+  </si>
+  <si>
+    <t>photograph ; Ohoo (BHH.00932)</t>
+  </si>
+  <si>
+    <t>photograph ; Little Sioux (BHH.00933)</t>
+  </si>
+  <si>
+    <t>photograph ; Pimotat The Walker (BHH.00934)</t>
+  </si>
+  <si>
+    <t>photograph ; unknown Man (MW32) (BHH.00935)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00936)</t>
+  </si>
+  <si>
+    <t>photograph : Chief Unknown (BHH.00937)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Unknown (BHH.00938)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Ben Pasqua (BHH.00939)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Ben Pasqua (BHH.00940)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Ben Pasqua (BHH.00941)</t>
+  </si>
+  <si>
+    <t>photograph ; Strong Eagle (BHH.00942)</t>
+  </si>
+  <si>
+    <t>photograph ; Strong Eagle (BHH.00943)</t>
+  </si>
+  <si>
+    <t>photograph ; Strong Eagle (BHH.00944)</t>
+  </si>
+  <si>
+    <t>photograph : Ometoway The Gambler (BHH.00945)</t>
+  </si>
+  <si>
+    <t>photograph : Ometoway The Gambler (BHH.00946)</t>
+  </si>
+  <si>
+    <t>photograph; Unknown Man (BHH.00947)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Monegian (Monegan) (BHH.00948)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Monegan and Wife (BHH.00949)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Monegan's Wife (BHH.00950)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Monegan's Wife (BHH.00951)</t>
+  </si>
+  <si>
+    <t>photograph; Jumping Bear (BHH.00952)</t>
+  </si>
+  <si>
+    <t>photograph ; unknown Chief (BHH.00953)</t>
+  </si>
+  <si>
+    <t>photograph ; unknown Chief (BHH.00954)</t>
+  </si>
+  <si>
+    <t>photograph ; unknown Chief (BHH.00955)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief White Eagle (BHH.00956)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief White Eagle (BHH.00957)</t>
+  </si>
+  <si>
+    <t>photograph ; unknown Chief (BHH.00958)</t>
+  </si>
+  <si>
+    <t>photograph ; unknown Chief (BHH.00959)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Unknown (BHH.00960)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Red Dog (BHH.00961)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Unknown (BHH.00962)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Red Dog (BHH.00963)</t>
+  </si>
+  <si>
+    <t>photograph ; Red Dog; Pat Malone; Geo Speers (BHH.00964)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Unknown (BHH.00965)</t>
+  </si>
+  <si>
+    <t>photograph; Chief Day Walker (BHH.00966)</t>
+  </si>
+  <si>
+    <t>photograph; Chief Day Walker (BHH.00967)</t>
+  </si>
+  <si>
+    <t>photograph; Chief Day Walker (BHH.00968)</t>
+  </si>
+  <si>
+    <t>photograph; Chief Day Walker (BHH.00969)</t>
+  </si>
+  <si>
+    <t>photograph; Chief Day Walker (BHH.00970)</t>
+  </si>
+  <si>
+    <t>photograph; Chief Day Walker (BHH.00971)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Charlie Fox (BHH.00972)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Charlie Fox (BHH.00973)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Unknown (BHH.00974)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Unknown (BHH.00975)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Unknown (BHH.00976)</t>
+  </si>
+  <si>
+    <t>photograph ; unknown Chief (BHH.00977)</t>
+  </si>
+  <si>
+    <t>photograph; Achim The Dog (BHH.00978)</t>
+  </si>
+  <si>
+    <t>photograph; Achim The Dog (BHH.00979)</t>
+  </si>
+  <si>
+    <t>photograph; Achim The Dog (BHH.00980)</t>
+  </si>
+  <si>
+    <t>photograph; Achim The Dog (BHH.00981)</t>
+  </si>
+  <si>
+    <t>photograph ; Rock Thunder (BHH.00982)</t>
+  </si>
+  <si>
+    <t>photograph ; Rock Thunder (BHH.00983)</t>
+  </si>
+  <si>
+    <t>photograph ; Rock Thunder (BHH.00984)</t>
+  </si>
+  <si>
+    <t>photograph ; Rock Thunder (BHH.00985)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Ka Ka Kabeca (BHH.00986)</t>
+  </si>
+  <si>
+    <t>photograph; Unknown Man (BHH.00987)</t>
+  </si>
+  <si>
+    <t>photograph; Unknown Man (BHH.00988)</t>
+  </si>
+  <si>
+    <t>photograph; Unknown Man (BHH.00989)</t>
+  </si>
+  <si>
+    <t>photograph; Unknown Man (BHH.00990)</t>
+  </si>
+  <si>
+    <t>photograph ; Portrait Two Men; Chief Monegan and Achim The Dog (BHH.00991)</t>
+  </si>
+  <si>
+    <t>photograph ; Two Men shaking hands (BHH.00992)</t>
+  </si>
+  <si>
+    <t>photograph ; Murchison (?) (BHH.00993)</t>
+  </si>
+  <si>
+    <t>photograph ; Unknown man; Murchison (?) (BHH.00994)</t>
+  </si>
+  <si>
+    <t>photograph; illustration (BHH.00995)</t>
+  </si>
+  <si>
+    <t>photograph ; Crowfoot drawing (BHH.00996)</t>
+  </si>
+  <si>
+    <t>photograph; S. Perry drawing (BHH.00997)</t>
+  </si>
+  <si>
+    <t>Letter ;  Note (BHH.00998)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00999)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01000)</t>
+  </si>
+  <si>
+    <t>photograph on card (BHH.01001)</t>
+  </si>
+  <si>
+    <t>Invitations (BHH.01002)</t>
+  </si>
+  <si>
+    <t>Grave marker; grave post (BHH.01003)</t>
+  </si>
+  <si>
+    <t>Beaded belt ; sash (BHH.01004)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01005)</t>
+  </si>
+  <si>
+    <t>Watercolour painting (BHH.01006)</t>
+  </si>
+  <si>
+    <t>photo album; 
+Thunderchild (BHH.01007)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01008)</t>
+  </si>
+  <si>
+    <t>Hand tinted photograph (BHH.01009)</t>
+  </si>
+  <si>
+    <t>Hand painted photograph (BHH.01010)</t>
+  </si>
+  <si>
+    <t>Hand tinted photograph (BHH.01011)</t>
+  </si>
+  <si>
+    <t>Hand tinted photograph (BHH.01012)</t>
+  </si>
+  <si>
+    <t>Hand tinted photograph (BHH.01013)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01014)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01015)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01016)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01017)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01018)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01019)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01020)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01021)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01022)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01023)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01024)</t>
+  </si>
+  <si>
+    <t>Tufting Instructions (BHH.01025)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01026)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01027)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01028)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01029)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01030)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01031)</t>
+  </si>
+  <si>
+    <t>handwritten note (BHH.01032)</t>
+  </si>
+  <si>
+    <t>colour photograph (BHH.01033)</t>
+  </si>
+  <si>
+    <t>colour photograph (BHH.01034)</t>
+  </si>
+  <si>
+    <t>photographic negatives (BHH.01035)</t>
+  </si>
+  <si>
+    <t>photographic negatives (BHH.01036)</t>
+  </si>
+  <si>
+    <t>photographic negatives (BHH.01037)</t>
+  </si>
+  <si>
+    <t>photographic negatives (BHH.01038)</t>
+  </si>
+  <si>
+    <t>rosette (BHH.01039)</t>
+  </si>
+  <si>
+    <t>powder horn (BHH.01040)</t>
+  </si>
+  <si>
+    <t>scraper (BHH.01041)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01042)</t>
+  </si>
+  <si>
+    <t>quill ; dyed quills (BHH.01043)</t>
+  </si>
+  <si>
+    <t>quill flattener ; part of quillwork display box (BHH.01044)</t>
+  </si>
+  <si>
+    <t>undyed quills (BHH.01045)</t>
+  </si>
+  <si>
+    <t>quills ; dyed ; green (BHH.01046)</t>
+  </si>
+  <si>
+    <t>quills ; dyed ; orange (BHH.01047)</t>
+  </si>
+  <si>
+    <t>quills ; dyed ; mauve (BHH.01048)</t>
+  </si>
+  <si>
+    <t>quills ; dyed ; red (BHH.01049)</t>
+  </si>
+  <si>
+    <t>quills ; dyed ; purple (BHH.01050)</t>
+  </si>
+  <si>
+    <t>rifle, musket (BHH.01051)</t>
+  </si>
+  <si>
+    <t>legging; quilled (BHH.01052)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.01053)</t>
+  </si>
+  <si>
+    <t>Knife (BHH.01054)</t>
+  </si>
+  <si>
+    <t>wand, dancing (BHH.01055)</t>
+  </si>
+  <si>
+    <t>rattle wand (BHH.01056)</t>
+  </si>
+  <si>
+    <t>flesher (BHH.01057)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.01058)</t>
+  </si>
+  <si>
+    <t>ledger (BHH.01059)</t>
+  </si>
+  <si>
+    <t>canoe (BHH.01060)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01061)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01062)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01063)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.01064)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.01065)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.01066)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.01067)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01068)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01069)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01070)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01071)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.01072)</t>
+  </si>
+  <si>
     <t>photograph (BHH.01073)</t>
   </si>
   <si>
     <t>photograph (BHH.01074)</t>
   </si>
   <si>
     <t>photograph (BHH.01075)</t>
   </si>
   <si>
+    <t>Photograph (BHH.01076)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01077)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01078)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01079)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01080)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01081)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01082)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01083)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01084)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01085)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01086)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01087)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01088)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01089)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01090)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01091)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01092)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01093)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01094)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01095)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01096)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01097)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01098)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01099)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01100)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01101)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01102)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01103)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01104)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01105)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01106)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01107)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01108)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01109)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01110)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01111)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01112)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01113)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01114)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01115)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01116)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01117)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01118)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01119)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01120)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01121)</t>
+  </si>
+  <si>
+    <t>Negative slides (BHH.01122)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01123)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01124)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01125)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01126)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01127)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01128)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01129)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01130)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01131)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01132)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01133)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01134)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01135)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01136)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01137)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01138)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01139)</t>
+  </si>
+  <si>
+    <t>Negative picture (BHH.01140)</t>
+  </si>
+  <si>
+    <t>Negative picture (BHH.01141)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01142)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01143)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01144)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01145)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01146)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01147)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01148)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01149)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01150)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01151)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01152)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01153)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01154)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01155)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01156)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01157)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01158)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01159)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01160)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01161)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01162)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01163)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01164)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01165)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01166)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01167)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01168)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01169)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01170)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01171)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01172)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01173)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01174)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01175)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01176)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01177)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01178)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01179)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01180)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01181)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01182)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01183)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01184)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01185)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01186)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01187)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01188)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01189)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01190)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01191)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01192)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01193)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01194)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01195)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01196)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01197)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01198)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01199)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01200)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01201)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01202)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01203)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01204)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01205)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01206)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01207)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01208)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01209)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01210)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01211)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01212)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01213)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01214)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01215)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01216)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01217)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01218)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01219)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01220)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01221)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01222)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01223)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01224)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01225)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01226)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01227)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01228)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01229)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01230)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01231)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01232)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01233)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01234)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01235)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01236)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01237)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01238)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01239)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01240)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01241)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01242)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01243)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01244)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01245)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01246)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01247)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01248)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01249)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01250)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01251)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01252)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01253)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01254)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01255)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01256)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01257)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01258)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01259)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01260)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01261)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01262)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01263)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01264)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01265)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01266)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01267)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01268)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01269)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01270)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01271)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01272)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01273)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01274)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01275)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01276)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01277)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01278)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01279)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01280)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01281)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01282)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01283)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01284)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01285)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01286)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01287)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01288)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01289)</t>
+  </si>
+  <si>
+    <t>Possibly sword (?) (BHH.01290)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.01291)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.01292)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01293)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01294)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01295)</t>
+  </si>
+  <si>
+    <t>valance (BHH.01296)</t>
+  </si>
+  <si>
+    <t>sinew (BHH.01297)</t>
+  </si>
+  <si>
+    <t>basket lid (BHH.01298)</t>
+  </si>
+  <si>
+    <t>basket; 
+Trinket; 
+toy (BHH.01299)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01300)</t>
+  </si>
+  <si>
+    <t>Basket (BHH.01301)</t>
+  </si>
+  <si>
+    <t>Basket lid (BHH.01302)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board (BHH.01303)</t>
+  </si>
+  <si>
+    <t>Medicine Bag (BHH.01304)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove; 
+gauntelts; gloves (BHH.01305)</t>
+  </si>
+  <si>
+    <t>doll (BHH.01306)</t>
+  </si>
+  <si>
+    <t>flesher/scraper (BHH.01307)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01308)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01309)</t>
+  </si>
+  <si>
+    <t>cradleboard, model; cradle board (BHH.01310)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01311)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01312)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board ; was recorded as missing now E1375/15344 (BHH.01313)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01314)</t>
+  </si>
+  <si>
+    <t>tipi, model (BHH.01315)</t>
+  </si>
+  <si>
+    <t>Red River cart, model (BHH.01316)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.01317)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01318)</t>
+  </si>
+  <si>
+    <t>flesher/scraper; 
+beamer (BHH.01319)</t>
+  </si>
+  <si>
+    <t>scraper ; flesher (BHH.01320)</t>
+  </si>
+  <si>
+    <t>flesher/scraper (BHH.01321)</t>
+  </si>
+  <si>
+    <t>Vest Panel (BHH.01322)</t>
+  </si>
+  <si>
+    <t>Vest Panel (BHH.01323)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01324)</t>
+  </si>
+  <si>
+    <t>Headpiece; headband (BHH.01325)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01326)</t>
+  </si>
+  <si>
+    <t>Beaded necklace (BHH.01327)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01328)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01329)</t>
+  </si>
+  <si>
+    <t>Headpiece; headband (BHH.01330)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01331)</t>
+  </si>
+  <si>
+    <t>Headpiece; headband (BHH.01332)</t>
+  </si>
+  <si>
+    <t>Headpiece; headband (BHH.01333)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01334)</t>
+  </si>
+  <si>
+    <t>Necklace; String of beads (BHH.01335)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01336)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01337)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01338)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01339)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01340)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01341)</t>
+  </si>
+  <si>
+    <t>Necklace (BHH.01342)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01343)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01344)</t>
+  </si>
+  <si>
+    <t>headpiece; head band (BHH.01345)</t>
+  </si>
+  <si>
+    <t>headpiece; head band (BHH.01346)</t>
+  </si>
+  <si>
+    <t>headpiece; head band (BHH.01347)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01348)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01349)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01350)</t>
+  </si>
+  <si>
+    <t>ring (BHH.01351)</t>
+  </si>
+  <si>
+    <t>Shell earring (BHH.01352)</t>
+  </si>
+  <si>
+    <t>Shell earring (BHH.01353)</t>
+  </si>
+  <si>
+    <t>collar ; tie (BHH.01354)</t>
+  </si>
+  <si>
+    <t>collar &amp; tie (BHH.01355)</t>
+  </si>
+  <si>
+    <t>tie ; collar with tie (BHH.01356)</t>
+  </si>
+  <si>
+    <t>tie (BHH.01357)</t>
+  </si>
+  <si>
+    <t>breast piece, horse (BHH.01358)</t>
+  </si>
+  <si>
+    <t>collar &amp; tie (BHH.01359)</t>
+  </si>
+  <si>
     <t>strip ; jacket remnants (BHH.01360)</t>
   </si>
   <si>
     <t>pocket cover; jacket remnants (BHH.01361)</t>
   </si>
   <si>
     <t>pocket cover; jacket remnants (BHH.01362)</t>
   </si>
   <si>
     <t>strip ; jacket remnants (BHH.01363)</t>
   </si>
   <si>
+    <t>cloth ; blanket strip (BHH.01364)</t>
+  </si>
+  <si>
+    <t>vest (BHH.01365)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.01366)</t>
+  </si>
+  <si>
+    <t>vest (BHH.01367)</t>
+  </si>
+  <si>
+    <t>jacknife (BHH.01368)</t>
+  </si>
+  <si>
+    <t>bandolier bag (BHH.01369)</t>
+  </si>
+  <si>
+    <t>bandolier (BHH.01370)</t>
+  </si>
+  <si>
     <t>bag (BHH.01371)</t>
   </si>
   <si>
     <t>bag (BHH.01372)</t>
   </si>
   <si>
     <t>bag (BHH.01373)</t>
   </si>
   <si>
     <t>bag (BHH.01374)</t>
   </si>
   <si>
     <t>bag (BHH.01375)</t>
   </si>
   <si>
     <t>bag (BHH.01376)</t>
   </si>
   <si>
+    <t>collar (BHH.01377)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01378)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01379)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01380)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01381)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01382)</t>
+  </si>
+  <si>
+    <t>racket, lacrosse ; racquet (BHH.01383)</t>
+  </si>
+  <si>
+    <t>Bow from and arrow set (BHH.01384)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01385)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01386)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01387)</t>
+  </si>
+  <si>
+    <t>quiver (BHH.01388)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01389)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01390)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01391)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01392)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01393)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01394)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01395)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01396)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01397)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01398)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01399)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01400)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01401)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01402)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01403)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01404)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01405)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01406)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01407)</t>
+  </si>
+  <si>
+    <t>moccasin, cuff &amp; vamp set (BHH.01408)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.01409)</t>
+  </si>
+  <si>
+    <t>model canoe (BHH.01410)</t>
+  </si>
+  <si>
+    <t>Beaded turtle (BHH.01411)</t>
+  </si>
+  <si>
+    <t>knife sheath (BHH.01412)</t>
+  </si>
+  <si>
+    <t>knife sheath (BHH.01413)</t>
+  </si>
+  <si>
+    <t>moccasin vamp (BHH.01414)</t>
+  </si>
+  <si>
+    <t>awl case (BHH.01415)</t>
+  </si>
+  <si>
+    <t>purse ; bag (BHH.01416)</t>
+  </si>
+  <si>
+    <t>Knife Sheath (BHH.01417)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.01418)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01419)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01420)</t>
+  </si>
+  <si>
+    <t>knife sheath (BHH.01421)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01422)</t>
+  </si>
+  <si>
+    <t>moccasin ; child's (BHH.01423)</t>
+  </si>
+  <si>
+    <t>moccasin ; child's (BHH.01424)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.01425)</t>
+  </si>
+  <si>
+    <t>Pouch (BHH.01426)</t>
+  </si>
+  <si>
+    <t>Pouch (BHH.01427)</t>
+  </si>
+  <si>
+    <t>Bandolier; bag (BHH.01428)</t>
+  </si>
+  <si>
+    <t>Pouch (BHH.01429)</t>
+  </si>
+  <si>
+    <t>Pouch (BHH.01430)</t>
+  </si>
+  <si>
+    <t>Pouch (BHH.01431)</t>
+  </si>
+  <si>
+    <t>Rondelle (BHH.01432)</t>
+  </si>
+  <si>
+    <t>Rondelle (BHH.01433)</t>
+  </si>
+  <si>
+    <t>Rondelle (BHH.01434)</t>
+  </si>
+  <si>
+    <t>Rondelle (BHH.01435)</t>
+  </si>
+  <si>
+    <t>Rondelle (BHH.01436)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01437)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01438)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01439)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01440)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01441)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01442)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01443)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01444)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01445)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01446)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01447)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01448)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01449)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01450)</t>
+  </si>
+  <si>
+    <t>Beaded rosette; rondelle (BHH.01451)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01452)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01453)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01454)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01455)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01456)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01457)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01458)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01459)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01460)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01461)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01462)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01463)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01464)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01465)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01466)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01467)</t>
+  </si>
+  <si>
+    <t>moccasin vamp (BHH.01468)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01469)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01470)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01471)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01472)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01473)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01474)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01475)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01476)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01477)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01478)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01479)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01480)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01481)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01482)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01483)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01484)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.01485)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.01486)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01487)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01488)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01489)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01490)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01491)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01492)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.01493)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01494)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01495)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01496)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01497)</t>
+  </si>
+  <si>
+    <t>canoe, model (BHH.01498)</t>
+  </si>
+  <si>
+    <t>basket and lid (BHH.01499)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01500)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01501)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01502)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.01503)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.01504)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01505)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.01506)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.01507)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01508)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01509)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.01510)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.01511)</t>
+  </si>
+  <si>
+    <t>Gloves (BHH.01512)</t>
+  </si>
+  <si>
+    <t>Gloves (BHH.01513)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.01514)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.01515)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01516)</t>
+  </si>
+  <si>
+    <t>Glove; gloves; gauntlet; gauntlets (BHH.01517)</t>
+  </si>
+  <si>
+    <t>Glove; gloves; gauntlet; gauntlets (BHH.01518)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01519)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.01520)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.01521)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.01522)</t>
+  </si>
+  <si>
+    <t>mitten liner (BHH.01523)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.01524)</t>
+  </si>
+  <si>
+    <t>mitten liner (BHH.01525)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.01526)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.01527)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01528)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01529)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01530)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01531)</t>
+  </si>
+  <si>
+    <t>Band / Cuff (BHH.01532)</t>
+  </si>
+  <si>
+    <t>Band / Cuff (BHH.01533)</t>
+  </si>
+  <si>
+    <t>Band / Cuff (BHH.01534)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01535)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01536)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.01537)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01538)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01539)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01540)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01541)</t>
+  </si>
+  <si>
+    <t>Purse (BHH.01542)</t>
+  </si>
+  <si>
+    <t>Tea Cozy (BHH.01543)</t>
+  </si>
+  <si>
+    <t>Wall Pocket; Matchbox Holder (BHH.01544)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.01545)</t>
+  </si>
+  <si>
+    <t>bow and arrow set (BHH.01546)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01547)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01548)</t>
+  </si>
+  <si>
+    <t>knife sheath (BHH.01549)</t>
+  </si>
+  <si>
+    <t>bridle (BHH.01550)</t>
+  </si>
+  <si>
+    <t>blouse (BHH.01551)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01552)</t>
+  </si>
+  <si>
+    <t>bag ; parfleche bag (BHH.01553)</t>
+  </si>
+  <si>
+    <t>head dress (BHH.01554)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01555)</t>
+  </si>
+  <si>
+    <t>sharpening stone (BHH.01556)</t>
+  </si>
+  <si>
+    <t>pail (BHH.01557)</t>
+  </si>
+  <si>
+    <t>coat (BHH.01558)</t>
+  </si>
+  <si>
+    <t>flesher ; metal tanning hook (BHH.01559)</t>
+  </si>
+  <si>
+    <t>scraper (BHH.01560)</t>
+  </si>
+  <si>
+    <t>scraper ; bone tanning hook (BHH.01561)</t>
+  </si>
+  <si>
+    <t>flesher (BHH.01562)</t>
+  </si>
+  <si>
+    <t>flesher ; scraper (BHH.01563)</t>
+  </si>
+  <si>
+    <t>scraper (BHH.01564)</t>
+  </si>
+  <si>
+    <t>flesher (BHH.01565)</t>
+  </si>
+  <si>
+    <t>tanning tool ; flesher (BHH.01566)</t>
+  </si>
+  <si>
+    <t>scraper (BHH.01567)</t>
+  </si>
+  <si>
+    <t>scraper ; flesher (BHH.01568)</t>
+  </si>
+  <si>
+    <t>flesher (BHH.01569)</t>
+  </si>
+  <si>
+    <t>scraper (BHH.01570)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01571)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01572)</t>
+  </si>
+  <si>
+    <t>flesher (BHH.01573)</t>
+  </si>
+  <si>
+    <t>flesher (BHH.01574)</t>
+  </si>
+  <si>
+    <t>shell ; columella; conch shell; pendant (BHH.01575)</t>
+  </si>
+  <si>
+    <t>buffalo horn (BHH.01576)</t>
+  </si>
+  <si>
+    <t>game set; cup and pin (BHH.01577)</t>
+  </si>
+  <si>
+    <t>Harpoon head (BHH.01578)</t>
+  </si>
+  <si>
+    <t>Bison horn (BHH.01579)</t>
+  </si>
+  <si>
+    <t>float; fishnet float (BHH.01580)</t>
+  </si>
+  <si>
+    <t>bone gaming piece (BHH.01581)</t>
+  </si>
+  <si>
+    <t>axe; tomahawk (BHH.01582)</t>
+  </si>
+  <si>
+    <t>Coup Stick (BHH.01583)</t>
+  </si>
+  <si>
+    <t>axe; tomahawk (BHH.01584)</t>
+  </si>
+  <si>
+    <t>club ; axe; war club (BHH.01585)</t>
+  </si>
+  <si>
+    <t>Corn cob pipe (BHH.01586)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.01587)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.01588)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01589)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01590)</t>
+  </si>
+  <si>
+    <t>club ; mace (BHH.01591)</t>
+  </si>
+  <si>
+    <t>tomahawk (BHH.01592)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01593)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01594)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01595)</t>
+  </si>
+  <si>
+    <t>club ; mace (BHH.01596)</t>
+  </si>
+  <si>
+    <t>feather (BHH.01597)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01598)</t>
+  </si>
+  <si>
+    <t>tomahawk ; mace (BHH.01599)</t>
+  </si>
+  <si>
+    <t>club with mace (BHH.01600)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01601)</t>
+  </si>
+  <si>
+    <t>ceremonial piece; mace (BHH.01602)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01603)</t>
+  </si>
+  <si>
+    <t>club; war club (BHH.01604)</t>
+  </si>
+  <si>
+    <t>club ; mace (BHH.01605)</t>
+  </si>
+  <si>
+    <t>ceremonial piece; mace (BHH.01606)</t>
+  </si>
+  <si>
+    <t>coup stick; 
+ceremonial ?; 
+mace (BHH.01607)</t>
+  </si>
+  <si>
+    <t>mace ; handle (BHH.01608)</t>
+  </si>
+  <si>
+    <t>riding crop; or handle (BHH.01609)</t>
+  </si>
+  <si>
+    <t>tipi ornaments; strips (BHH.01610)</t>
+  </si>
+  <si>
+    <t>bridle ornament (BHH.01611)</t>
+  </si>
+  <si>
+    <t>bridle ornament (BHH.01612)</t>
+  </si>
+  <si>
+    <t>bridle ornament (BHH.01613)</t>
+  </si>
+  <si>
+    <t>bridle ornament (BHH.01614)</t>
+  </si>
+  <si>
+    <t>bridle ornament (BHH.01615)</t>
+  </si>
+  <si>
+    <t>braid and ornament set (BHH.01616)</t>
+  </si>
+  <si>
+    <t>braid and ornament set (BHH.01617)</t>
+  </si>
+  <si>
+    <t>braid and ornament set (BHH.01618)</t>
+  </si>
+  <si>
+    <t>hair ties (BHH.01619)</t>
+  </si>
+  <si>
+    <t>ear ornament (BHH.01620)</t>
+  </si>
+  <si>
+    <t>ear ornament (BHH.01621)</t>
+  </si>
+  <si>
+    <t>eagle staff (BHH.01622)</t>
+  </si>
+  <si>
+    <t>eagle staff (BHH.01623)</t>
+  </si>
+  <si>
+    <t>Violin Bow (BHH.01624)</t>
+  </si>
+  <si>
+    <t>Violin Bow (BHH.01625)</t>
+  </si>
+  <si>
+    <t>Violin Case (BHH.01626)</t>
+  </si>
+  <si>
+    <t>Violin (BHH.01627)</t>
+  </si>
+  <si>
+    <t>Violin Bow (BHH.01628)</t>
+  </si>
+  <si>
+    <t>Violin Case (BHH.01629)</t>
+  </si>
+  <si>
+    <t>Violin (BHH.01630)</t>
+  </si>
+  <si>
+    <t>Violin Components (BHH.01631)</t>
+  </si>
+  <si>
+    <t>String of Beads (BHH.01632)</t>
+  </si>
+  <si>
+    <t>Brass Beads (BHH.01633)</t>
+  </si>
+  <si>
+    <t>Leather (?) Fragment (BHH.01634)</t>
+  </si>
+  <si>
+    <t>Wood fragments with beads (BHH.01635)</t>
+  </si>
+  <si>
+    <t>trap (BHH.01636)</t>
+  </si>
+  <si>
+    <t>trap (BHH.01637)</t>
+  </si>
+  <si>
+    <t>trap (BHH.01638)</t>
+  </si>
+  <si>
+    <t>trap, long spring (BHH.01639)</t>
+  </si>
+  <si>
+    <t>Arrow ; Arrows (BHH.01640)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01641)</t>
+  </si>
+  <si>
+    <t>Arrow ; Arrows (BHH.01642)</t>
+  </si>
+  <si>
+    <t>Arrow ; Arrows (BHH.01643)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01644)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01645)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01646)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01647)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01648)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01649)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01650)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01651)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01652)</t>
+  </si>
+  <si>
+    <t>Arrows; arrow (BHH.01653)</t>
+  </si>
+  <si>
+    <t>Arrows; arrow (BHH.01654)</t>
+  </si>
+  <si>
+    <t>Arrows; arrow (BHH.01655)</t>
+  </si>
+  <si>
+    <t>Arrows; arrow (BHH.01656)</t>
+  </si>
+  <si>
+    <t>Arrows; arrow (BHH.01657)</t>
+  </si>
+  <si>
+    <t>Arrows; arrow (BHH.01658)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01659)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01660)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01661)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01662)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01663)</t>
+  </si>
+  <si>
+    <t>Arrow ; Arrows (BHH.01664)</t>
+  </si>
+  <si>
+    <t>Arrow ; Arrows (BHH.01665)</t>
+  </si>
+  <si>
+    <t>horse hair (BHH.01666)</t>
+  </si>
+  <si>
+    <t>seneca root (BHH.01667)</t>
+  </si>
+  <si>
+    <t>stone ; handle (BHH.01668)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01669)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01670)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01671)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01672)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01673)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01674)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01675)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01676)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01677)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01678)</t>
+  </si>
+  <si>
+    <t>spoon ; Horn spoon (BHH.01679)</t>
+  </si>
+  <si>
+    <t>pot and lid ; copper (BHH.01680)</t>
+  </si>
+  <si>
+    <t>pot and lid ; copper (BHH.01681)</t>
+  </si>
+  <si>
+    <t>Buffalo horn spoon (BHH.01682)</t>
+  </si>
+  <si>
+    <t>hand drum; 
+beater (BHH.01683)</t>
+  </si>
+  <si>
+    <t>tea pot (BHH.01684)</t>
+  </si>
+  <si>
+    <t>axe head (BHH.01685)</t>
+  </si>
+  <si>
+    <t>trap, long spring (BHH.01686)</t>
+  </si>
+  <si>
+    <t>telescope (BHH.01687)</t>
+  </si>
+  <si>
+    <t>skate blade (BHH.01688)</t>
+  </si>
+  <si>
+    <t>brush (BHH.01689)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01690)</t>
+  </si>
+  <si>
+    <t>Nail (BHH.01691)</t>
+  </si>
+  <si>
+    <t>bullet ; shell (BHH.01692)</t>
+  </si>
+  <si>
+    <t>spear ; knife blade (BHH.01693)</t>
+  </si>
+  <si>
+    <t>flesher (BHH.01694)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01695)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01696)</t>
+  </si>
+  <si>
+    <t>awl (BHH.01697)</t>
+  </si>
+  <si>
+    <t>spear ; dag knife (BHH.01698)</t>
+  </si>
+  <si>
+    <t>Nail (BHH.01699)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01700)</t>
+  </si>
+  <si>
+    <t>pelt (BHH.01701)</t>
+  </si>
+  <si>
+    <t>pelt (BHH.01702)</t>
+  </si>
+  <si>
+    <t>horse hair (BHH.01703)</t>
+  </si>
+  <si>
+    <t>Braided horse hair (BHH.01704)</t>
+  </si>
+  <si>
+    <t>Braided horse hair (BHH.01705)</t>
+  </si>
+  <si>
+    <t>mitten ; mittens (BHH.01706)</t>
+  </si>
+  <si>
+    <t>leather hat (BHH.01707)</t>
+  </si>
+  <si>
+    <t>hat ; hood (BHH.01708)</t>
+  </si>
+  <si>
+    <t>Caribou hide hat ; see notes (BHH.01709)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.01710)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.01711)</t>
+  </si>
+  <si>
+    <t>vest (BHH.01712)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.01713)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.01714)</t>
+  </si>
+  <si>
+    <t>Hooked Rug (BHH.01715)</t>
+  </si>
+  <si>
+    <t>Hooked Rug (BHH.01716)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.01717)</t>
+  </si>
+  <si>
+    <t>skirt (BHH.01718)</t>
+  </si>
+  <si>
+    <t>Bullet (BHH.01719)</t>
+  </si>
+  <si>
+    <t>Unknown bullet, centrefire (BHH.01720)</t>
+  </si>
+  <si>
+    <t>Ammunition; Lead tips (7) Caliber Unknown (BHH.01721)</t>
+  </si>
+  <si>
+    <t>Bullet mold, wooden handle (BHH.01722)</t>
+  </si>
+  <si>
+    <t>Knife, steel, wooden handle (BHH.01723)</t>
+  </si>
+  <si>
+    <t>Trigger guard and part of stock of musket (BHH.01724)</t>
+  </si>
+  <si>
+    <t>rifle (BHH.01725)</t>
+  </si>
+  <si>
+    <t>Arrow ; Arrows (BHH.01726)</t>
+  </si>
+  <si>
+    <t>Arrow ; Arrows (BHH.01727)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01728)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01729)</t>
+  </si>
+  <si>
+    <t>moss bag and doll set (BHH.01730)</t>
+  </si>
+  <si>
+    <t>pipestone ; catlinite (BHH.01731)</t>
+  </si>
+  <si>
+    <t>pipestone ; catlinite (BHH.01732)</t>
+  </si>
+  <si>
+    <t>pipestone ; catlinite (BHH.01733)</t>
+  </si>
+  <si>
+    <t>pipestone ; catlinite (BHH.01734)</t>
+  </si>
+  <si>
+    <t>berries ; Saskatoon (BHH.01735)</t>
+  </si>
+  <si>
+    <t>bead (BHH.01736)</t>
+  </si>
+  <si>
+    <t>treaty and frame set (BHH.01737)</t>
+  </si>
+  <si>
+    <t>treaty and frame set (BHH.01738)</t>
+  </si>
+  <si>
+    <t>Pipe Bag (BHH.01739)</t>
+  </si>
+  <si>
+    <t>Mace (?) (BHH.01740)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.01741)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01742)</t>
+  </si>
+  <si>
+    <t>tapis (BHH.01743)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01744)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01745)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01746)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01747)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01748)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01749)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01750)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01751)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01752)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01753)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01754)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01755)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01756)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01757)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01758)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01759)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01760)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01761)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01762)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01763)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01764)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01765)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01766)</t>
+  </si>
+  <si>
+    <t>Swan Tufting (BHH.01767)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01768)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01769)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01770)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01771)</t>
+  </si>
+  <si>
+    <t>cushion (BHH.01772)</t>
+  </si>
+  <si>
+    <t>Embroidered Moccasins (BHH.01773)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01774)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01775)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01776)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01777)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01778)</t>
+  </si>
+  <si>
+    <t>scraper (BHH.01779)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01780)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01781)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01782)</t>
+  </si>
+  <si>
+    <t>pouch; wall pocket (BHH.01783)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01784)</t>
+  </si>
+  <si>
+    <t>snowshoes (BHH.01785)</t>
+  </si>
+  <si>
+    <t>Ledger Drawing (BHH.01786)</t>
+  </si>
+  <si>
+    <t>Bison horn ladle; spoon (BHH.01787)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01788)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01789)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01790)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01791)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01792)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01793)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01794)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01795)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01796)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01797)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01798)</t>
+  </si>
+  <si>
+    <t>[BLANK] (BHH.01799)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.01800)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01801)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01802)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01803)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01804)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.01805)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01806)</t>
+  </si>
+  <si>
+    <t>Canvas (BHH.01807)</t>
+  </si>
+  <si>
+    <t>parfleche (BHH.01808)</t>
+  </si>
+  <si>
+    <t>bandolier (BHH.01809)</t>
+  </si>
+  <si>
     <t>basket (BHH.01810)</t>
   </si>
   <si>
     <t>basket (BHH.01811)</t>
   </si>
   <si>
+    <t>moccasin (BHH.01812)</t>
+  </si>
+  <si>
+    <t>mocassin (BHH.01813)</t>
+  </si>
+  <si>
+    <t>mocassin (BHH.01814)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell (BHH.01815)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01816)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01817)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01818)</t>
+  </si>
+  <si>
+    <t>head dress (BHH.01819)</t>
+  </si>
+  <si>
+    <t>club (BHH.01820)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01821)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01822)</t>
+  </si>
+  <si>
+    <t>fan (BHH.01823)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.01824)</t>
+  </si>
+  <si>
+    <t>belt and sheath set (BHH.01825)</t>
+  </si>
+  <si>
+    <t>Bullet casing broken (BHH.01826)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01827)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01828)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01829)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01830)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01831)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01832)</t>
+  </si>
+  <si>
+    <t>Powder Horn, bovine (BHH.01833)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01834)</t>
+  </si>
+  <si>
+    <t>berries (BHH.01835)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01836)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01837)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01838)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01839)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01840)</t>
+  </si>
+  <si>
+    <t>Clock plaque ; trophy (BHH.01841)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01842)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01843)</t>
+  </si>
+  <si>
+    <t>Breech of double barreled shotgun (BHH.01844)</t>
+  </si>
+  <si>
+    <t>Plain Moccasin (BHH.01845)</t>
+  </si>
+  <si>
+    <t>choke cherries (BHH.01846)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01847)</t>
+  </si>
+  <si>
+    <t>wall pocket ; wallpocket (BHH.01848)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.01849)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01850)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.01851)</t>
+  </si>
+  <si>
+    <t>pouch (BHH.01852)</t>
+  </si>
+  <si>
+    <t>blanket, saddle (BHH.01853)</t>
+  </si>
+  <si>
+    <t>leggings (BHH.01854)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01855)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01856)</t>
+  </si>
+  <si>
+    <t>leggings (BHH.01857)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01858)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01859)</t>
+  </si>
+  <si>
+    <t>Legging ; Chap (BHH.01860)</t>
+  </si>
+  <si>
+    <t>Legging ; Chap (BHH.01861)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01862)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01863)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01864)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01865)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01866)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01867)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01868)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01869)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01870)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01871)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01872)</t>
+  </si>
+  <si>
+    <t>belt ; cartridge belt (BHH.01873)</t>
+  </si>
+  <si>
+    <t>Rifle case; gun case (BHH.01874)</t>
+  </si>
+  <si>
+    <t>gun case (BHH.01875)</t>
+  </si>
+  <si>
     <t>guncase (BHH.01876)</t>
   </si>
   <si>
+    <t>gun case (BHH.01877)</t>
+  </si>
+  <si>
+    <t>gun case (BHH.01878)</t>
+  </si>
+  <si>
+    <t>rifle case (BHH.01879)</t>
+  </si>
+  <si>
+    <t>gun case (BHH.01880)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01881)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01882)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01883)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01884)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01885)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01886)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01887)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01888)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01889)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01890)</t>
+  </si>
+  <si>
+    <t>cuffs or shoulder strip (BHH.01891)</t>
+  </si>
+  <si>
+    <t>cuffs or shoulder strip (BHH.01892)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01893)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01894)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01895)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01896)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01897)</t>
+  </si>
+  <si>
+    <t>beaded cuff; panel (BHH.01898)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01899)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01900)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01901)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01902)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01903)</t>
+  </si>
+  <si>
+    <t>Beaded belt; 
+strip (BHH.01904)</t>
+  </si>
+  <si>
+    <t>beaded cuff; panel (BHH.01905)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01906)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01907)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01908)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01909)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01910)</t>
+  </si>
+  <si>
+    <t>cuffs (BHH.01911)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01912)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01913)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01914)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01915)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01916)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01917)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01918)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01919)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01920)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01921)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01922)</t>
+  </si>
+  <si>
+    <t>Cuff; quillwork  strip (BHH.01923)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01924)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01925)</t>
+  </si>
+  <si>
+    <t>belt ; strip (BHH.01926)</t>
+  </si>
+  <si>
+    <t>Cuff; quillwork  strip (BHH.01927)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01928)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01929)</t>
+  </si>
+  <si>
+    <t>Garter; arm band (BHH.01930)</t>
+  </si>
+  <si>
+    <t>garter ; strip (BHH.01931)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01932)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01933)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01934)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01935)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01936)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01937)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01938)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01939)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01940)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01941)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01942)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01943)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.01944)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01945)</t>
+  </si>
+  <si>
+    <t>Cuff ; Beaded Armband (BHH.01946)</t>
+  </si>
+  <si>
+    <t>belt ; with apron (BHH.01947)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01948)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.01949)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01950)</t>
+  </si>
+  <si>
+    <t>Cuff ; Beaded Armband (BHH.01951)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01952)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01953)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01954)</t>
+  </si>
+  <si>
+    <t>belt ; or strip (BHH.01955)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.01956)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01957)</t>
+  </si>
+  <si>
+    <t>cuff and shoulder strip (BHH.01958)</t>
+  </si>
+  <si>
+    <t>cuff and shoulder strip (BHH.01959)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01960)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01961)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01962)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01963)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01964)</t>
+  </si>
+  <si>
+    <t>Breastplate; Beaded Bib (BHH.01965)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01966)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01967)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01968)</t>
+  </si>
+  <si>
     <t>strap; belt (BHH.01969)</t>
   </si>
   <si>
+    <t>Beaded belt (BHH.01970)</t>
+  </si>
+  <si>
+    <t>strip ; or cuff (BHH.01971)</t>
+  </si>
+  <si>
+    <t>strip ; cuff (BHH.01972)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01973)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01974)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01975)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01976)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01977)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01978)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01979)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01980)</t>
+  </si>
+  <si>
+    <t>Belt (BHH.01981)</t>
+  </si>
+  <si>
+    <t>Strip (Necklace?) (BHH.01982)</t>
+  </si>
+  <si>
+    <t>Strip (Necklace?) (BHH.01983)</t>
+  </si>
+  <si>
+    <t>Strip (Necklace?) (BHH.01984)</t>
+  </si>
+  <si>
+    <t>cover, cushion; 
+material (BHH.01985)</t>
+  </si>
+  <si>
+    <t>cover, cushion (BHH.01986)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01987)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01988)</t>
+  </si>
+  <si>
+    <t>patches; 
+Silk work on buckskin (BHH.01989)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01990)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01991)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01992)</t>
+  </si>
+  <si>
+    <t>Beaded strip; previously called a belt (BHH.01993)</t>
+  </si>
+  <si>
+    <t>Beaded strip; previously called a belt (BHH.01994)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01995)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01996)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01997)</t>
+  </si>
+  <si>
+    <t>panel ; strip (BHH.01998)</t>
+  </si>
+  <si>
+    <t>panel ; strip (BHH.01999)</t>
+  </si>
+  <si>
+    <t>panel ; strip (BHH.02000)</t>
+  </si>
+  <si>
+    <t>Breastplate; breast plate (BHH.02001)</t>
+  </si>
+  <si>
+    <t>panel (BHH.02002)</t>
+  </si>
+  <si>
+    <t>panel (BHH.02003)</t>
+  </si>
+  <si>
+    <t>bag ; wallet (BHH.02004)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.02005)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.02006)</t>
+  </si>
+  <si>
+    <t>purse (BHH.02007)</t>
+  </si>
+  <si>
+    <t>pocket ; wallpocket (BHH.02008)</t>
+  </si>
+  <si>
+    <t>Keychain (BHH.02009)</t>
+  </si>
+  <si>
+    <t>Necklace ; Hoop necklace (BHH.02010)</t>
+  </si>
+  <si>
+    <t>necklace; resembles a chest plate (BHH.02011)</t>
+  </si>
+  <si>
+    <t>necklace resembles breast plate (BHH.02012)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Ka Ka Kabeca (BHH.02013)</t>
+  </si>
+  <si>
+    <t>photograph; Jumping Bear (BHH.02014)</t>
+  </si>
+  <si>
+    <t>photograph; Jumping Bear (BHH.02015)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.02016)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02017)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02018)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02019)</t>
+  </si>
+  <si>
+    <t>Painting (BHH.02020)</t>
+  </si>
+  <si>
+    <t>Historic sewing pattern - Voyageur or Liberty Cap (BHH.02021)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02022)</t>
+  </si>
+  <si>
+    <t>medal (BHH.02023)</t>
+  </si>
+  <si>
+    <t>quirt ; whip (BHH.02024)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02025)</t>
+  </si>
+  <si>
+    <t>club (BHH.02026)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; Birchbark biting (BHH.02027)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; Birchbark biting (BHH.02028)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02029)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; Birchbark biting (BHH.02030)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.02031)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02032)</t>
+  </si>
+  <si>
+    <t>Photograph mounted (BHH.02033)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02034)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02035)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02036)</t>
+  </si>
+  <si>
+    <t>cushion cover ; pillow case (BHH.02037)</t>
+  </si>
+  <si>
+    <t>Photo; Portrait Achim The Dog (BHH.02038)</t>
+  </si>
+  <si>
+    <t>Photo; Portrait; Subject Unknown (BHH.02039)</t>
+  </si>
+  <si>
+    <t>Violin Components (BHH.02040)</t>
+  </si>
+  <si>
+    <t>flag (BHH.02041)</t>
+  </si>
+  <si>
+    <t>sash (BHH.02042)</t>
+  </si>
+  <si>
+    <t>belt (BHH.02043)</t>
+  </si>
+  <si>
+    <t>Breastplate; breast plate (BHH.02044)</t>
+  </si>
+  <si>
+    <t>basket and lid (BHH.02045)</t>
+  </si>
+  <si>
+    <t>Birchbark basket with lid (BHH.02046)</t>
+  </si>
+  <si>
+    <t>Birchbark basket with lid (BHH.02047)</t>
+  </si>
+  <si>
+    <t>basket and lid (BHH.02048)</t>
+  </si>
+  <si>
+    <t>basket with lid and small basket (BHH.02049)</t>
+  </si>
+  <si>
+    <t>Birchbark basket (BHH.02050)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.02051)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.02052)</t>
+  </si>
+  <si>
+    <t>Woven hoop; 
+Trinket; 
+toy (BHH.02053)</t>
+  </si>
+  <si>
+    <t>Grass tray basket (BHH.02054)</t>
+  </si>
+  <si>
+    <t>Large Hide bag (BHH.02055)</t>
+  </si>
+  <si>
+    <t>Bag; Beaded Pouch (BHH.02056)</t>
+  </si>
+  <si>
+    <t>Beaded Knife Sheath (BHH.02057)</t>
+  </si>
+  <si>
+    <t>Beaded Knife Sheath (BHH.02058)</t>
+  </si>
+  <si>
+    <t>Beaded Knife Sheath (BHH.02059)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02060)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02061)</t>
+  </si>
+  <si>
+    <t>Beaded moccasins; embroidered (BHH.02062)</t>
+  </si>
+  <si>
+    <t>Beaded moccasins; embroidered (BHH.02063)</t>
+  </si>
+  <si>
+    <t>bag ; wall pouch (BHH.02064)</t>
+  </si>
+  <si>
+    <t>bag ; wall pouch (BHH.02065)</t>
+  </si>
+  <si>
+    <t>bag ; wall pouch (BHH.02066)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02067)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02068)</t>
+  </si>
+  <si>
+    <t>Beaded Knife Sheath (BHH.02069)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02070)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.02071)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.02072)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.02073)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.02074)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.02075)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.02076)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.02077)</t>
+  </si>
+  <si>
+    <t>Photograph ; Chief Kakakaway (BHH.02078)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02079)</t>
+  </si>
+  <si>
+    <t>Roach ; Headdress; Head dress (BHH.02080)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02081)</t>
+  </si>
+  <si>
+    <t>Assumption Sash (BHH.02082)</t>
+  </si>
+  <si>
+    <t>Assumption Sash (BHH.02083)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02084)</t>
+  </si>
+  <si>
+    <t>jacket; beaded (BHH.02085)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02086)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02087)</t>
+  </si>
+  <si>
+    <t>jacket; beaded (BHH.02088)</t>
+  </si>
+  <si>
+    <t>Caribou Parka ; Jacket (BHH.02089)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02090)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02091)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02092)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02093)</t>
+  </si>
+  <si>
+    <t>skirt (BHH.02094)</t>
+  </si>
+  <si>
+    <t>Beaded shirt (BHH.02095)</t>
+  </si>
+  <si>
+    <t>shirt ; blouse (BHH.02096)</t>
+  </si>
+  <si>
+    <t>Beaded shirt (BHH.02097)</t>
+  </si>
+  <si>
+    <t>shield; 
+Bustle (BHH.02098)</t>
+  </si>
+  <si>
+    <t>Back rest (BHH.02099)</t>
+  </si>
+  <si>
+    <t>Stone artifact (BHH.02100)</t>
+  </si>
+  <si>
+    <t>book (BHH.02101)</t>
+  </si>
+  <si>
+    <t>Red River Cart model (BHH.02102)</t>
+  </si>
+  <si>
+    <t>Treaty 10 Medal (BHH.02103)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02104)</t>
+  </si>
+  <si>
+    <t>flintlock (BHH.02105)</t>
+  </si>
+  <si>
+    <t>Gun barrel (BHH.02106)</t>
+  </si>
+  <si>
+    <t>knife blade (BHH.02107)</t>
+  </si>
+  <si>
+    <t>hair band (BHH.02108)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02109)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02110)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02111)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.02112)</t>
+  </si>
+  <si>
+    <t>breastplate (BHH.02113)</t>
+  </si>
+  <si>
+    <t>breastplate, horse ; bandolier (BHH.02114)</t>
+  </si>
+  <si>
+    <t>breast piece, horse; 
+breastplate (BHH.02115)</t>
+  </si>
+  <si>
+    <t>collar (BHH.02116)</t>
+  </si>
+  <si>
+    <t>belt ; leather strap (BHH.02117)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02118)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02119)</t>
+  </si>
+  <si>
+    <t>saddle piece (BHH.02120)</t>
+  </si>
+  <si>
+    <t>saddle piece (BHH.02121)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02122)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02123)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02124)</t>
+  </si>
+  <si>
+    <t>Padded Saddle (BHH.02125)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02126)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02127)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02128)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02129)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02130)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02131)</t>
+  </si>
+  <si>
+    <t>stirrups; 
+stirrup (BHH.02132)</t>
+  </si>
+  <si>
+    <t>yoke (BHH.02133)</t>
+  </si>
+  <si>
+    <t>Harness; pack harness (BHH.02134)</t>
+  </si>
+  <si>
+    <t>whip (BHH.02135)</t>
+  </si>
+  <si>
+    <t>tump line ; tumpline (BHH.02136)</t>
+  </si>
+  <si>
+    <t>whip (BHH.02137)</t>
+  </si>
+  <si>
+    <t>Mace ; coupstick (BHH.02138)</t>
+  </si>
+  <si>
+    <t>string of bells; 
+bell (BHH.02139)</t>
+  </si>
+  <si>
+    <t>Fly swatter; 
+whip (BHH.02140)</t>
+  </si>
+  <si>
+    <t>lariat; 
+lasso (BHH.02141)</t>
+  </si>
+  <si>
+    <t>whip (BHH.02142)</t>
+  </si>
+  <si>
+    <t>whip; dog whip (BHH.02143)</t>
+  </si>
+  <si>
+    <t>Holster (BHH.02144)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02145)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02146)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02147)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02148)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02149)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02150)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02151)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02152)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02153)</t>
+  </si>
+  <si>
+    <t>legging ; cuff (BHH.02154)</t>
+  </si>
+  <si>
+    <t>legging ; cuff (BHH.02155)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02156)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02157)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02158)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02159)</t>
+  </si>
+  <si>
+    <t>bell, ankle (BHH.02160)</t>
+  </si>
+  <si>
+    <t>bell, ankle (BHH.02161)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.02162)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.02163)</t>
+  </si>
+  <si>
+    <t>Beaded neck tie (BHH.02164)</t>
+  </si>
+  <si>
+    <t>Beaded garter, legband (BHH.02165)</t>
+  </si>
+  <si>
+    <t>Beaded garter, legband (BHH.02166)</t>
+  </si>
+  <si>
+    <t>garter, leg (BHH.02167)</t>
+  </si>
+  <si>
+    <t>garter, leg (BHH.02168)</t>
+  </si>
+  <si>
+    <t>garter, ankle (BHH.02169)</t>
+  </si>
+  <si>
+    <t>garter, ankle (BHH.02170)</t>
+  </si>
+  <si>
+    <t>ankle bells (BHH.02171)</t>
+  </si>
+  <si>
+    <t>Garter (BHH.02172)</t>
+  </si>
+  <si>
+    <t>ankle bells (BHH.02173)</t>
+  </si>
+  <si>
+    <t>Garter (BHH.02174)</t>
+  </si>
+  <si>
+    <t>Beaded arm band (BHH.02175)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.02176)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.02177)</t>
+  </si>
+  <si>
+    <t>Beaded arm band (BHH.02178)</t>
+  </si>
+  <si>
+    <t>Beaded leg bands; Garter (BHH.02179)</t>
+  </si>
+  <si>
+    <t>Beaded leg bands; Garter (BHH.02180)</t>
+  </si>
+  <si>
+    <t>Beaded belt and side drops (BHH.02181)</t>
+  </si>
+  <si>
+    <t>breech cloth (BHH.02182)</t>
+  </si>
+  <si>
+    <t>Hoop ; Grass dance (BHH.02183)</t>
+  </si>
+  <si>
+    <t>beaded tie ;  necktie (BHH.02184)</t>
+  </si>
+  <si>
+    <t>Beaded necklace (BHH.02185)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02186)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02187)</t>
+  </si>
+  <si>
+    <t>head band (BHH.02188)</t>
+  </si>
+  <si>
+    <t>Beaded arm band (BHH.02189)</t>
+  </si>
+  <si>
+    <t>Beaded arm band (BHH.02190)</t>
+  </si>
+  <si>
+    <t>apron, dance (BHH.02191)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.02192)</t>
+  </si>
+  <si>
+    <t>apron, dance (BHH.02193)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02194)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02195)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.02196)</t>
+  </si>
+  <si>
+    <t>Headress; Roach (BHH.02197)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.02198)</t>
+  </si>
+  <si>
+    <t>head dress; 
+headdress (BHH.02199)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.02200)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.02201)</t>
+  </si>
+  <si>
+    <t>headdress (BHH.02202)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02203)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02204)</t>
+  </si>
+  <si>
+    <t>Hat (BHH.02205)</t>
+  </si>
+  <si>
+    <t>Suspenders (BHH.02206)</t>
+  </si>
+  <si>
+    <t>Braided Hide rope (BHH.02207)</t>
+  </si>
+  <si>
+    <t>Rawhide Case for tipi pins ; Parfleche (BHH.02208)</t>
+  </si>
+  <si>
+    <t>Parfleche bag (BHH.02209)</t>
+  </si>
+  <si>
+    <t>Parfleche bag (BHH.02210)</t>
+  </si>
+  <si>
+    <t>Parfleche bag (BHH.02211)</t>
+  </si>
+  <si>
+    <t>Parfleche bag (BHH.02212)</t>
+  </si>
+  <si>
+    <t>Parfleche bag (BHH.02213)</t>
+  </si>
+  <si>
+    <t>Pouch (BHH.02214)</t>
+  </si>
+  <si>
+    <t>Leggings (BHH.02215)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02216)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02217)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02218)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02219)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02220)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02221)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02222)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02223)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02224)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02225)</t>
+  </si>
+  <si>
+    <t>Moccasins (BHH.02226)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02227)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02228)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02229)</t>
+  </si>
+  <si>
+    <t>Earring (BHH.02230)</t>
+  </si>
+  <si>
+    <t>Shirt (BHH.02231)</t>
+  </si>
+  <si>
+    <t>Earring (BHH.02232)</t>
+  </si>
+  <si>
+    <t>Choker (BHH.02233)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02234)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02235)</t>
+  </si>
+  <si>
+    <t>Shirt (BHH.02236)</t>
+  </si>
+  <si>
+    <t>Moccasins (BHH.02237)</t>
+  </si>
+  <si>
+    <t>Shirt (BHH.02238)</t>
+  </si>
+  <si>
+    <t>Rubber boot (BHH.02239)</t>
+  </si>
+  <si>
+    <t>Rubber boot (BHH.02240)</t>
+  </si>
+  <si>
+    <t>Pants (BHH.02241)</t>
+  </si>
+  <si>
+    <t>Jacket (BHH.02242)</t>
+  </si>
+  <si>
+    <t>Shirt (BHH.02243)</t>
+  </si>
+  <si>
+    <t>Shirt (BHH.02244)</t>
+  </si>
+  <si>
+    <t>Shirt (BHH.02245)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02246)</t>
+  </si>
+  <si>
+    <t>Robe; Hooded Robe ; Jacket (BHH.02247)</t>
+  </si>
+  <si>
+    <t>Dress (BHH.02248)</t>
+  </si>
+  <si>
+    <t>Dress (BHH.02249)</t>
+  </si>
+  <si>
+    <t>Hood ; Beaver Hood (BHH.02250)</t>
+  </si>
+  <si>
+    <t>Earring (BHH.02251)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02252)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02253)</t>
+  </si>
+  <si>
+    <t>Hood (BHH.02254)</t>
+  </si>
+  <si>
+    <t>Dress (BHH.02255)</t>
+  </si>
+  <si>
+    <t>Dress (BHH.02256)</t>
+  </si>
+  <si>
+    <t>Belt (BHH.02257)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02258)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02259)</t>
+  </si>
+  <si>
+    <t>Coat (BHH.02260)</t>
+  </si>
+  <si>
+    <t>Belt (BHH.02261)</t>
+  </si>
+  <si>
+    <t>Hood (BHH.02262)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02263)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02264)</t>
+  </si>
+  <si>
+    <t>Blanket (BHH.02265)</t>
+  </si>
+  <si>
+    <t>Skirt (BHH.02266)</t>
+  </si>
+  <si>
+    <t>Blouse (BHH.02267)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02268)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02269)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02270)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02271)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02272)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02273)</t>
+  </si>
+  <si>
+    <t>Capote ; Coat (BHH.02274)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02275)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02276)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02277)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02278)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02279)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02280)</t>
+  </si>
+  <si>
+    <t>Gun case (BHH.02281)</t>
+  </si>
+  <si>
+    <t>Dog Pack (BHH.02282)</t>
+  </si>
+  <si>
+    <t>Parka ; Jacket (BHH.02283)</t>
+  </si>
+  <si>
+    <t>Dress (BHH.02284)</t>
+  </si>
+  <si>
+    <t>Shawl (BHH.02285)</t>
+  </si>
+  <si>
+    <t>Stocking (BHH.02286)</t>
+  </si>
+  <si>
+    <t>Stocking (BHH.02287)</t>
+  </si>
+  <si>
+    <t>Sock (BHH.02288)</t>
+  </si>
+  <si>
+    <t>Sock (BHH.02289)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.02290)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.02291)</t>
+  </si>
+  <si>
+    <t>Kerchief (BHH.02292)</t>
+  </si>
+  <si>
+    <t>Rawhide Box (BHH.02293)</t>
+  </si>
+  <si>
+    <t>photograph framed (BHH.02294)</t>
+  </si>
+  <si>
+    <t>Birchbark basket lid (BHH.02295)</t>
+  </si>
+  <si>
+    <t>Birchbark basket lid (BHH.02296)</t>
+  </si>
+  <si>
+    <t>Treaty 6 Medal replica (BHH.02297)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02298)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02299)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02300)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02301)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02302)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02303)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02304)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02305)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02306)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02307)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02308)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02309)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02310)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02311)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02312)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02313)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02314)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02315)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02316)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02317)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02318)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02319)</t>
+  </si>
+  <si>
+    <t>breast collar; Horse collar (BHH.02320)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02321)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02322)</t>
+  </si>
+  <si>
+    <t>New Trails Comic Book (BHH.02323)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; Birchbark biting (BHH.02324)</t>
+  </si>
+  <si>
+    <t>Birchbark biting; 
+Birch bark biting (BHH.02325)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02326)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02327)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02328)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02329)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02330)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02331)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; Birchbark biting (BHH.02332)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; Birchbark biting (BHH.02333)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02334)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02335)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02336)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02337)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02338)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02339)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02340)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02341)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02342)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02343)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02344)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02345)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02346)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02347)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02348)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02349)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02350)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02351)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02352)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02353)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02354)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02355)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02356)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02357)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02358)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02359)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02360)</t>
+  </si>
+  <si>
+    <t>watch chain (BHH.02361)</t>
+  </si>
+  <si>
+    <t>roach ; Headdress; 
+head dress (BHH.02362)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02363)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02364)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02365)</t>
+  </si>
+  <si>
+    <t>roach; 
+Headdress; head dress (BHH.02366)</t>
+  </si>
+  <si>
+    <t>handle ; Roach holder (BHH.02367)</t>
+  </si>
+  <si>
+    <t>Handle for Roach (BHH.02368)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02369)</t>
+  </si>
+  <si>
+    <t>sash (BHH.02370)</t>
+  </si>
+  <si>
+    <t>sash (BHH.02371)</t>
+  </si>
+  <si>
     <t>Metis sash (BHH.02372)</t>
   </si>
   <si>
+    <t>Assumption Sash (BHH.02373)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02374)</t>
+  </si>
+  <si>
+    <t>coat ; jacket (BHH.02375)</t>
+  </si>
+  <si>
+    <t>coat ; jacket (BHH.02376)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02377)</t>
+  </si>
+  <si>
+    <t>Caribou hide jacket (BHH.02378)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02379)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02380)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02381)</t>
+  </si>
+  <si>
+    <t>Shirt with Beaded Vest (BHH.02382)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02383)</t>
+  </si>
+  <si>
+    <t>vest (BHH.02384)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02385)</t>
+  </si>
+  <si>
+    <t>Polar Bear Parka (BHH.02386)</t>
+  </si>
+  <si>
+    <t>bodice ; shirt (BHH.02387)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02388)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02389)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02390)</t>
+  </si>
+  <si>
+    <t>Beaded Jacket (BHH.02391)</t>
+  </si>
+  <si>
+    <t>dress ; jingle dress (BHH.02392)</t>
+  </si>
+  <si>
+    <t>Buckskin jacket ; white (BHH.02393)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02394)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02395)</t>
+  </si>
+  <si>
+    <t>pants (BHH.02396)</t>
+  </si>
+  <si>
+    <t>pants (BHH.02397)</t>
+  </si>
+  <si>
+    <t>coat ; jacket; 
+child's (BHH.02398)</t>
+  </si>
+  <si>
+    <t>coat ; jacket (BHH.02399)</t>
+  </si>
+  <si>
+    <t>coat ; jacket (BHH.02400)</t>
+  </si>
+  <si>
+    <t>jacket; 
+child's (BHH.02401)</t>
+  </si>
+  <si>
+    <t>Beaded Tunic ; Blouse (BHH.02402)</t>
+  </si>
+  <si>
+    <t>headdress (BHH.02403)</t>
+  </si>
+  <si>
+    <t>dress; 
+Child (BHH.02404)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02405)</t>
+  </si>
+  <si>
+    <t>head dress; 
+headdress (BHH.02406)</t>
+  </si>
+  <si>
+    <t>head dress; 
+headdress (BHH.02407)</t>
+  </si>
+  <si>
+    <t>parfleche (BHH.02408)</t>
+  </si>
+  <si>
+    <t>rawhide (BHH.02409)</t>
+  </si>
+  <si>
+    <t>Back rest (BHH.02410)</t>
+  </si>
+  <si>
+    <t>Painting (BHH.02411)</t>
+  </si>
+  <si>
+    <t>shirt ; jacket (BHH.02412)</t>
+  </si>
+  <si>
+    <t>blanket, saddle (BHH.02413)</t>
+  </si>
+  <si>
+    <t>dress ; beaded (BHH.02414)</t>
+  </si>
+  <si>
+    <t>hide (BHH.02415)</t>
+  </si>
+  <si>
+    <t>saddle cloth ; saddle blanket (BHH.02416)</t>
+  </si>
+  <si>
+    <t>rug ; wall hanging (BHH.02417)</t>
+  </si>
+  <si>
+    <t>blanket, saddle (BHH.02418)</t>
+  </si>
+  <si>
+    <t>dress (BHH.02419)</t>
+  </si>
+  <si>
+    <t>Painting of Chief Thunderchild (BHH.02420)</t>
+  </si>
+  <si>
+    <t>portrait ; painting (BHH.02421)</t>
+  </si>
+  <si>
+    <t>currency ; Kissi money (BHH.02422)</t>
+  </si>
+  <si>
+    <t>currency ; Kissi money (BHH.02423)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02424)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02425)</t>
+  </si>
+  <si>
+    <t>Brass caps (BHH.02426)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02427)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.02428)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02429)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02430)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02431)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02432)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02433)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02434)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02435)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02436)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02437)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02438)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02439)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02440)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02441)</t>
+  </si>
+  <si>
+    <t>Caribou Coat; Parka; 
+jacket (BHH.02442)</t>
+  </si>
+  <si>
+    <t>Ice Jigger (BHH.02443)</t>
+  </si>
+  <si>
+    <t>Gun stock fragment (BHH.02444)</t>
+  </si>
+  <si>
+    <t>cowee stick (BHH.02445)</t>
+  </si>
+  <si>
+    <t>snowshoe ; miniature (BHH.02446)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02447)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02448)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.02449)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.02450)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.02451)</t>
+  </si>
+  <si>
+    <t>belt ; Hide breech cloth (BHH.02452)</t>
+  </si>
+  <si>
+    <t>Bayonet ? (BHH.02453)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02454)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02455)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02456)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02457)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02458)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02459)</t>
+  </si>
+  <si>
+    <t>Gun; Rifle; Muzzle Loading (BHH.02460)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02461)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02462)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02463)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02464)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02465)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02466)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02467)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02468)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02469)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02470)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02471)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02472)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02473)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02474)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02475)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02476)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02477)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02478)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02479)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02480)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02481)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02482)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02483)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02484)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02485)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02486)</t>
+  </si>
+  <si>
+    <t>Wooden Cleaning Rod (BHH.02487)</t>
+  </si>
+  <si>
+    <t>Bag for Gun Cleaning Rod (BHH.02488)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02489)</t>
+  </si>
+  <si>
+    <t>Gun ; Rifle (BHH.02490)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02491)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02492)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02493)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02494)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02495)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02496)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02497)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02498)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02499)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02500)</t>
+  </si>
+  <si>
+    <t>Sword Cane (BHH.02501)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02502)</t>
+  </si>
+  <si>
+    <t>Cleaning rod (BHH.02503)</t>
+  </si>
+  <si>
+    <t>Solid cannonball (BHH.02504)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02505)</t>
+  </si>
+  <si>
+    <t>belt (BHH.02506)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.02507)</t>
+  </si>
+  <si>
+    <t>Headband with side drops (BHH.02508)</t>
+  </si>
+  <si>
+    <t>Ice Chisel (BHH.02509)</t>
+  </si>
+  <si>
+    <t>Hat ; Treaty Suit hat (BHH.02510)</t>
+  </si>
+  <si>
+    <t>snowshoes (BHH.02511)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02512)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.02513)</t>
+  </si>
+  <si>
+    <t>mossbag &amp; amulet (BHH.02514)</t>
+  </si>
+  <si>
+    <t>Birchbark container with lid; 
+Birch bark container with lid (BHH.02515)</t>
+  </si>
+  <si>
+    <t>Babiche bag (BHH.02516)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02517)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02518)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02519)</t>
+  </si>
+  <si>
+    <t>snowshoe (BHH.02520)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board (BHH.02521)</t>
+  </si>
+  <si>
+    <t>quiver (BHH.02522)</t>
+  </si>
+  <si>
+    <t>quilt (BHH.02523)</t>
+  </si>
+  <si>
+    <t>leggings; legging (BHH.02524)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02525)</t>
+  </si>
+  <si>
+    <t>headdress (BHH.02526)</t>
+  </si>
+  <si>
+    <t>blanket ; hanging (BHH.02527)</t>
+  </si>
+  <si>
+    <t>Possibly broken slug (BHH.02528)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02529)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02530)</t>
+  </si>
+  <si>
+    <t>blanket strip (BHH.02531)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02532)</t>
+  </si>
+  <si>
+    <t>moss bag (BHH.02533)</t>
+  </si>
+  <si>
+    <t>wall pouch (BHH.02534)</t>
+  </si>
+  <si>
+    <t>gun case; 
+rifle case (BHH.02535)</t>
+  </si>
+  <si>
+    <t>loom (BHH.02536)</t>
+  </si>
+  <si>
+    <t>belt (BHH.02537)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02538)</t>
+  </si>
+  <si>
+    <t>Gun powder (BHH.02539)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02540)</t>
+  </si>
+  <si>
+    <t>strip (BHH.02541)</t>
+  </si>
+  <si>
+    <t>wall pocket ; wallpocket (BHH.02542)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.02543)</t>
+  </si>
+  <si>
+    <t>bandolier bag (BHH.02544)</t>
+  </si>
+  <si>
     <t>basket (BHH.02545)</t>
+  </si>
+  <si>
+    <t>bow &amp; arrow set (BHH.02546)</t>
+  </si>
+  <si>
+    <t>mask, horse (BHH.02547)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02548)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02549)</t>
+  </si>
+  <si>
+    <t>powder horn; 
+Bison horn (BHH.02550)</t>
+  </si>
+  <si>
+    <t>Ammunition Box (BHH.02551)</t>
+  </si>
+  <si>
+    <t>shot horn (BHH.02552)</t>
+  </si>
+  <si>
+    <t>powder horn ; bison horn (BHH.02553)</t>
+  </si>
+  <si>
+    <t>powder horn; 
+Bison horn (BHH.02554)</t>
+  </si>
+  <si>
+    <t>powder horn ; bison horn (BHH.02555)</t>
+  </si>
+  <si>
+    <t>powder horn ; bison horn (BHH.02556)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02557)</t>
+  </si>
+  <si>
+    <t>Jug ; Earthenware (BHH.02558)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.02559)</t>
+  </si>
+  <si>
+    <t>Copper Pot (BHH.02560)</t>
+  </si>
+  <si>
+    <t>Plain Moccasin (BHH.02561)</t>
+  </si>
+  <si>
+    <t>Birchbark biting (BHH.02562)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02563)</t>
+  </si>
+  <si>
+    <t>Plain Mocassin (BHH.02564)</t>
+  </si>
+  <si>
+    <t>headdress (BHH.02565)</t>
+  </si>
+  <si>
+    <t>tomahawk (BHH.02566)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02567)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02568)</t>
+  </si>
+  <si>
+    <t>ornament ; dancing wand (BHH.02569)</t>
+  </si>
+  <si>
+    <t>strip (BHH.02570)</t>
+  </si>
+  <si>
+    <t>Birchbark biting (BHH.02571)</t>
+  </si>
+  <si>
+    <t>breastplate (BHH.02572)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02573)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02574)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02575)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02576)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02577)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02578)</t>
+  </si>
+  <si>
+    <t>Red River cart, exhibition  model (BHH.02579)</t>
+  </si>
+  <si>
+    <t>head band (BHH.02580)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02581)</t>
+  </si>
+  <si>
+    <t>belt (BHH.02582)</t>
+  </si>
+  <si>
+    <t>spear (BHH.02583)</t>
+  </si>
+  <si>
+    <t>sweetgrass braid (BHH.02584)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02585)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02586)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02587)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02588)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02589)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02590)</t>
+  </si>
+  <si>
+    <t>Otter pelt Medicine bag (BHH.02591)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02592)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02593)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02594)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02595)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02596)</t>
+  </si>
+  <si>
+    <t>Pipe Bowl and Stem (BHH.02597)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02598)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02599)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02600)</t>
+  </si>
+  <si>
+    <t>Pipe bag ; Tobacco bag (BHH.02601)</t>
+  </si>
+  <si>
+    <t>Cree Syllabic message on birchbark (BHH.02602)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02603)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02604)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02605)</t>
+  </si>
+  <si>
+    <t>Pipe Bag Panel (BHH.02606)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02607)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02608)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02609)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02610)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02611)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02612)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02613)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02614)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02615)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02616)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02617)</t>
+  </si>
+  <si>
+    <t>Bone Whistle ; Eagle Bone Whistle (BHH.02618)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02619)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02620)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02621)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02622)</t>
+  </si>
+  <si>
+    <t>Hair ornament (BHH.02623)</t>
+  </si>
+  <si>
+    <t>pipe stem ; calumet (BHH.02624)</t>
+  </si>
+  <si>
+    <t>rattle (BHH.02625)</t>
+  </si>
+  <si>
+    <t>rattle (BHH.02626)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02627)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02628)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02629)</t>
+  </si>
+  <si>
+    <t>Drum ; Rattle (BHH.02630)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02631)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02632)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02633)</t>
+  </si>
+  <si>
+    <t>Bundle; 
+Yellow Quill Bundle (BHH.02634)</t>
+  </si>
+  <si>
+    <t>bag, pipe (BHH.02635)</t>
+  </si>
+  <si>
+    <t>bag, pipe; 
+Pipe bag (BHH.02636)</t>
+  </si>
+  <si>
+    <t>bag, pipe (BHH.02637)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02638)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02639)</t>
+  </si>
+  <si>
+    <t>Stick ; war club ; mace handle (BHH.02640)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02641)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02642)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02643)</t>
+  </si>
+  <si>
+    <t>pipe stem; 
+hatchet (BHH.02644)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02645)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02646)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02647)</t>
+  </si>
+  <si>
+    <t>Beaded bag (BHH.02648)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02649)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02650)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02651)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02652)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02653)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02654)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02655)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02656)</t>
+  </si>
+  <si>
+    <t>Fan ; Eagle feather fan (BHH.02657)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02658)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02659)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02660)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02661)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02662)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02663)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02664)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02665)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02666)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02667)</t>
+  </si>
+  <si>
+    <t>necklace : bearclaw ; bearclaw (BHH.02668)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02669)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02670)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02671)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02672)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02673)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02674)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02675)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02676)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02677)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02678)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02679)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02680)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02681)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02682)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02683)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02684)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02685)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02686)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02687)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02688)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02689)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02690)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02691)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02692)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02693)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02694)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02695)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02696)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02697)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02698)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02699)</t>
+  </si>
+  <si>
+    <t>pipe component (BHH.02700)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02701)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02702)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02703)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02704)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02705)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02706)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02707)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02708)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02709)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02710)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02711)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02712)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02713)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02714)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02715)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02716)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02717)</t>
+  </si>
+  <si>
+    <t>fan (BHH.02718)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02719)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02720)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02721)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02722)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02723)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02724)</t>
+  </si>
+  <si>
+    <t>cowee stick ; beaded wand handle (BHH.02725)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02726)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02727)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02728)</t>
+  </si>
+  <si>
+    <t>eagle wing fan (BHH.02729)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02730)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02731)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02732)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02733)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02734)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02735)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02736)</t>
+  </si>
+  <si>
+    <t>rattle (BHH.02737)</t>
+  </si>
+  <si>
+    <t>whistle (BHH.02738)</t>
+  </si>
+  <si>
+    <t>fan ; bustle (BHH.02739)</t>
+  </si>
+  <si>
+    <t>tipi; Sacred Tipi (BHH.02740)</t>
+  </si>
+  <si>
+    <t>Bundle; 
+Yellow Quill Bundle (BHH.02741)</t>
+  </si>
+  <si>
+    <t>pouch ; tobacco pouch (BHH.02742)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02743)</t>
+  </si>
+  <si>
+    <t>medicine bag, Midi? (BHH.02744)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02745)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02746)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02747)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02748)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02749)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02750)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02751)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02752)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02753)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02754)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02755)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02756)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02757)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02758)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02759)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02760)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02761)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02762)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02763)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02764)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02765)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02766)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02767)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02768)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02769)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02770)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02771)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02772)</t>
+  </si>
+  <si>
+    <t>pouch; pipe bag (BHH.02773)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02774)</t>
+  </si>
+  <si>
+    <t>bag, tobacco; 
+Pipe bag (BHH.02775)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02776)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02777)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02778)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02779)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02780)</t>
+  </si>
+  <si>
+    <t>pipe bowl fragment (BHH.02781)</t>
+  </si>
+  <si>
+    <t>bowl (BHH.02782)</t>
+  </si>
+  <si>
+    <t>bowl (BHH.02783)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02784)</t>
+  </si>
+  <si>
+    <t>Catlinite Pipe (BHH.02785)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02786)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02787)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02788)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02789)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02790)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02791)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02792)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02793)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02794)</t>
+  </si>
+  <si>
+    <t>tipi door ; sacred (BHH.02795)</t>
+  </si>
+  <si>
+    <t>stone (BHH.02796)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02797)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02798)</t>
+  </si>
+  <si>
+    <t>pipe - tubular (BHH.02799)</t>
+  </si>
+  <si>
+    <t>pipe fragment (BHH.02800)</t>
+  </si>
+  <si>
+    <t>pipe fragment (BHH.02801)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02802)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02803)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02804)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02805)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02806)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02807)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02808)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02809)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02810)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02811)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02812)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02813)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02814)</t>
+  </si>
+  <si>
+    <t>pipestone block ; catlinite (BHH.02815)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02816)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02817)</t>
+  </si>
+  <si>
+    <t>rattle, medicine (BHH.02818)</t>
+  </si>
+  <si>
+    <t>pipestone (BHH.02819)</t>
+  </si>
+  <si>
+    <t>Tipi (BHH.02820)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02821)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02822)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02823)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02824)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02825)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02826)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02827)</t>
+  </si>
+  <si>
+    <t>sweetgrass braid (BHH.02828)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02829)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02830)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02831)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02832)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02833)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02834)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02835)</t>
+  </si>
+  <si>
+    <t>pipe; Pipe bowl (BHH.02836)</t>
+  </si>
+  <si>
+    <t>Otter Skin Shield; 
+Otter Pelt Shield (BHH.02837)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02838)</t>
+  </si>
+  <si>
+    <t>Medicine bundle owned by Chief Abel Watesh (BHH.02839)</t>
+  </si>
+  <si>
+    <t>fire bag ; pipe bag (BHH.02840)</t>
+  </si>
+  <si>
+    <t>tomahawk pipe bowl (BHH.02841)</t>
+  </si>
+  <si>
+    <t>whistle ; or Mace handle ? (BHH.02842)</t>
+  </si>
+  <si>
+    <t>spoon ; Ceremonial spoon (BHH.02843)</t>
+  </si>
+  <si>
+    <t>bowl (BHH.02844)</t>
+  </si>
+  <si>
+    <t>ceremonial piece; 
+coup stick; 
+mace (BHH.02845)</t>
+  </si>
+  <si>
+    <t>bag, medicine (BHH.02846)</t>
+  </si>
+  <si>
+    <t>headpiece (BHH.02847)</t>
+  </si>
+  <si>
+    <t>tipi; Sacred Tipi (BHH.02848)</t>
+  </si>
+  <si>
+    <t>tipi; Sacred Tipi (BHH.02849)</t>
+  </si>
+  <si>
+    <t>talisman; signal cloth (BHH.02850)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02851)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
+  </si>
+  <si>
+    <t>Mp Test (BHH.02853)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -212,50 +8752,119 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fc83965cd486d0db04c2c99a65f3c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4273e1d0a8f4fc544f95c33170ac90.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4533900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2854</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA2855" descr="imageA2855"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -500,317 +9109,14389 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z42"/>
+  <dimension ref="A1:Z2855"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="10.855" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="18.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="94" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="B2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:26" customHeight="1" ht="404">
       <c r="B3" t="s">
         <v>5</v>
       </c>
+      <c r="C3" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="4" spans="1:26">
       <c r="B4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="B5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="B7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="B8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="B9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="B10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="B11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="B12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="B13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="B14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="B15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="B16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="B17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="B18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="B19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="B20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="B21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="B22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="B23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="B24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="B25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="B26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="B27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="B29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="B30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="B31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="B32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="B33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="B34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="B35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="B36" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="B37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="B38" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="B39" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="B40" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="B41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="B42" t="s">
-        <v>44</v>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="B43" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="B44" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="B45" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="B46" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="B47" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="B48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="B49" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="B50" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="B51" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="B52" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="B53" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="B54" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="B55" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="B56" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="B57" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="B58" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="B59" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="B60" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="B61" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="B62" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="B63" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="B64" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="B65" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="B66" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="B67" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="B68" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="B69" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="B70" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="B71" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="B72" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="B73" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="B74" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="B75" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="B76" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="B77" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="B78" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="B79" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="B80" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="B81" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="B82" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="B83" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="B84" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="B85" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="B86" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="B87" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="B88" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="B89" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="B90" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="B91" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="B92" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="B93" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="B94" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="B95" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="B96" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="B97" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="B98" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="B99" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="B100" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="B101" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="B102" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="B103" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="B104" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="B105" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="B106" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="B107" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="B108" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="B109" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="B110" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="B111" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="B112" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="B113" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="B114" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="B115" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="B116" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="B117" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="B118" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="B119" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="B120" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="B121" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="B122" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="B123" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="B124" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="B125" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="B126" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="B127" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="B128" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="B129" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="B130" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="B131" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="B132" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="B133" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="B134" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="B135" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="B136" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="B137" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="B138" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="B139" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="B140" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="B141" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="B142" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="B143" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="B144" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="B145" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="B146" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="B147" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="B148" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="B149" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="B150" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="B151" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="B152" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="B153" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="B154" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="B155" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="B156" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="B157" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="B158" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="B159" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="B160" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="B161" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="B162" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="B163" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="B164" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="B165" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="B166" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="B167" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="B168" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="B169" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="B170" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="B171" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="B172" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="B173" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="B174" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="B175" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="B176" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="B177" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="B178" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="B179" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="B180" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="B181" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="B182" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="B183" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="B184" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="B185" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="B186" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="B187" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="B188" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="B189" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="B190" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="B191" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="B192" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="B193" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="B194" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="B195" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="B196" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="B197" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="B198" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="B199" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="B200" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="B201" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="B202" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="B203" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="B204" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="B205" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="B206" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="B207" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="B208" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="B209" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="B210" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="B211" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="B212" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="B213" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="B214" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="B215" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="B216" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="B217" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="B218" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="B219" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="B220" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="B221" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="B222" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="B223" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="B224" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="B225" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="B226" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="B227" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="B228" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="B229" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="B230" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="B231" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="B232" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="B233" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="B234" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="B235" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="B236" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="B237" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="B238" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="B239" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="B240" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="B241" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="B242" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="B243" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="B244" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="B245" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="B246" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="B247" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="B248" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="B249" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="B250" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="B251" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="B252" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="B253" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="B254" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="B255" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="B256" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="B257" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="B258" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="B259" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="B260" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="B261" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="B262" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="B263" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="B264" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="B265" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="B266" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="B267" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="B268" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="B269" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="B270" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="B271" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="B272" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="B273" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="B274" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="B275" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="B276" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="B277" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="B278" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="B279" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="B280" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="B281" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="B282" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="B283" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="B284" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="B285" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="B286" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="B287" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="B288" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="B289" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="B290" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="B291" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="B292" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="B293" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="B294" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="B295" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="B296" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="B297" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="B298" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="B299" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="B300" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="B301" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="B302" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="B303" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="B304" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="B305" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="B306" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="B307" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="B308" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="B309" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="B310" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="B311" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="B312" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="B313" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="B314" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="B315" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="B316" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="B317" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="B318" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="B319" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="B320" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="B321" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="B322" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="B323" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="B324" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="B325" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="B326" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="B327" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="B328" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="B329" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="B330" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="B331" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="B332" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="B333" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="B334" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="B335" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="B336" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="B337" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="B338" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="B339" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="B340" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="B341" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="B342" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="B343" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="B344" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="B345" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="B346" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="B347" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="B348" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="B349" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="B350" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="B351" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="B352" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="B353" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="B354" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="B355" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="B356" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="B357" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="B358" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="B359" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="B360" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="B361" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="B362" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="B363" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="B364" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="B365" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="B366" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="B367" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="B368" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="B369" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="B370" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="B371" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="B372" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="B373" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="B374" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="B375" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="B376" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="B377" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="B378" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="B379" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="B380" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="B381" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="B382" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="383" spans="1:26">
+      <c r="B383" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="384" spans="1:26">
+      <c r="B384" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="385" spans="1:26">
+      <c r="B385" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="B386" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="B387" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="B388" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="B389" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="B390" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="B391" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="392" spans="1:26">
+      <c r="B392" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26">
+      <c r="B393" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26">
+      <c r="B394" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26">
+      <c r="B395" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26">
+      <c r="B396" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26">
+      <c r="B397" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="398" spans="1:26">
+      <c r="B398" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="399" spans="1:26">
+      <c r="B399" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="400" spans="1:26">
+      <c r="B400" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="401" spans="1:26">
+      <c r="B401" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="402" spans="1:26">
+      <c r="B402" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="403" spans="1:26">
+      <c r="B403" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="404" spans="1:26">
+      <c r="B404" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="405" spans="1:26">
+      <c r="B405" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="406" spans="1:26">
+      <c r="B406" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="407" spans="1:26">
+      <c r="B407" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="408" spans="1:26">
+      <c r="B408" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="409" spans="1:26">
+      <c r="B409" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="410" spans="1:26">
+      <c r="B410" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="411" spans="1:26">
+      <c r="B411" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="412" spans="1:26">
+      <c r="B412" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="413" spans="1:26">
+      <c r="B413" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="414" spans="1:26">
+      <c r="B414" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="415" spans="1:26">
+      <c r="B415" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="416" spans="1:26">
+      <c r="B416" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="417" spans="1:26">
+      <c r="B417" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="418" spans="1:26">
+      <c r="B418" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="419" spans="1:26">
+      <c r="B419" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="420" spans="1:26">
+      <c r="B420" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="421" spans="1:26">
+      <c r="B421" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="422" spans="1:26">
+      <c r="B422" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="423" spans="1:26">
+      <c r="B423" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="424" spans="1:26">
+      <c r="B424" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="425" spans="1:26">
+      <c r="B425" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="426" spans="1:26">
+      <c r="B426" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="427" spans="1:26">
+      <c r="B427" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="428" spans="1:26">
+      <c r="B428" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="429" spans="1:26">
+      <c r="B429" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="430" spans="1:26">
+      <c r="B430" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="431" spans="1:26">
+      <c r="B431" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="432" spans="1:26">
+      <c r="B432" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="433" spans="1:26">
+      <c r="B433" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="434" spans="1:26">
+      <c r="B434" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="435" spans="1:26">
+      <c r="B435" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="436" spans="1:26">
+      <c r="B436" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="437" spans="1:26">
+      <c r="B437" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="438" spans="1:26">
+      <c r="B438" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="439" spans="1:26">
+      <c r="B439" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="440" spans="1:26">
+      <c r="B440" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="441" spans="1:26">
+      <c r="B441" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="442" spans="1:26">
+      <c r="B442" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="443" spans="1:26">
+      <c r="B443" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="444" spans="1:26">
+      <c r="B444" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="445" spans="1:26">
+      <c r="B445" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="446" spans="1:26">
+      <c r="B446" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="447" spans="1:26">
+      <c r="B447" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="448" spans="1:26">
+      <c r="B448" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="449" spans="1:26">
+      <c r="B449" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="450" spans="1:26">
+      <c r="B450" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="451" spans="1:26">
+      <c r="B451" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="452" spans="1:26">
+      <c r="B452" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="453" spans="1:26">
+      <c r="B453" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="454" spans="1:26">
+      <c r="B454" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="455" spans="1:26">
+      <c r="B455" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="456" spans="1:26">
+      <c r="B456" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="457" spans="1:26">
+      <c r="B457" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="458" spans="1:26">
+      <c r="B458" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="459" spans="1:26">
+      <c r="B459" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="460" spans="1:26">
+      <c r="B460" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="461" spans="1:26">
+      <c r="B461" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="462" spans="1:26">
+      <c r="B462" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="463" spans="1:26">
+      <c r="B463" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="464" spans="1:26">
+      <c r="B464" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="465" spans="1:26">
+      <c r="B465" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="466" spans="1:26">
+      <c r="B466" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="467" spans="1:26">
+      <c r="B467" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="468" spans="1:26">
+      <c r="B468" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="469" spans="1:26">
+      <c r="B469" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="470" spans="1:26">
+      <c r="B470" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="471" spans="1:26">
+      <c r="B471" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="472" spans="1:26">
+      <c r="B472" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="473" spans="1:26">
+      <c r="B473" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="474" spans="1:26">
+      <c r="B474" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="475" spans="1:26">
+      <c r="B475" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="476" spans="1:26">
+      <c r="B476" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="477" spans="1:26">
+      <c r="B477" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="478" spans="1:26">
+      <c r="B478" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="479" spans="1:26">
+      <c r="B479" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="480" spans="1:26">
+      <c r="B480" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="481" spans="1:26">
+      <c r="B481" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="482" spans="1:26">
+      <c r="B482" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="483" spans="1:26">
+      <c r="B483" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="484" spans="1:26">
+      <c r="B484" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="485" spans="1:26">
+      <c r="B485" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="486" spans="1:26">
+      <c r="B486" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="487" spans="1:26">
+      <c r="B487" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="488" spans="1:26">
+      <c r="B488" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="489" spans="1:26">
+      <c r="B489" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="490" spans="1:26">
+      <c r="B490" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="491" spans="1:26">
+      <c r="B491" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="492" spans="1:26">
+      <c r="B492" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="493" spans="1:26">
+      <c r="B493" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="494" spans="1:26">
+      <c r="B494" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="495" spans="1:26">
+      <c r="B495" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="496" spans="1:26">
+      <c r="B496" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="497" spans="1:26">
+      <c r="B497" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="498" spans="1:26">
+      <c r="B498" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="499" spans="1:26">
+      <c r="B499" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="500" spans="1:26">
+      <c r="B500" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="501" spans="1:26">
+      <c r="B501" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="502" spans="1:26">
+      <c r="B502" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="503" spans="1:26">
+      <c r="B503" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="504" spans="1:26">
+      <c r="B504" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="505" spans="1:26">
+      <c r="B505" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="506" spans="1:26">
+      <c r="B506" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="507" spans="1:26">
+      <c r="B507" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="508" spans="1:26">
+      <c r="B508" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="509" spans="1:26">
+      <c r="B509" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="510" spans="1:26">
+      <c r="B510" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="511" spans="1:26">
+      <c r="B511" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="512" spans="1:26">
+      <c r="B512" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="513" spans="1:26">
+      <c r="B513" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="514" spans="1:26">
+      <c r="B514" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="515" spans="1:26">
+      <c r="B515" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="516" spans="1:26">
+      <c r="B516" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="517" spans="1:26">
+      <c r="B517" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="518" spans="1:26">
+      <c r="B518" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="519" spans="1:26">
+      <c r="B519" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="520" spans="1:26">
+      <c r="B520" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="521" spans="1:26">
+      <c r="B521" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="522" spans="1:26">
+      <c r="B522" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="523" spans="1:26">
+      <c r="B523" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="524" spans="1:26">
+      <c r="B524" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="525" spans="1:26">
+      <c r="B525" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="526" spans="1:26">
+      <c r="B526" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="527" spans="1:26">
+      <c r="B527" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="528" spans="1:26">
+      <c r="B528" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="529" spans="1:26">
+      <c r="B529" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="530" spans="1:26">
+      <c r="B530" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="531" spans="1:26">
+      <c r="B531" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="532" spans="1:26">
+      <c r="B532" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="533" spans="1:26">
+      <c r="B533" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="534" spans="1:26">
+      <c r="B534" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="535" spans="1:26">
+      <c r="B535" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="536" spans="1:26">
+      <c r="B536" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="537" spans="1:26">
+      <c r="B537" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="538" spans="1:26">
+      <c r="B538" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="539" spans="1:26">
+      <c r="B539" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="540" spans="1:26">
+      <c r="B540" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="541" spans="1:26">
+      <c r="B541" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="542" spans="1:26">
+      <c r="B542" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="543" spans="1:26">
+      <c r="B543" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="544" spans="1:26">
+      <c r="B544" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="545" spans="1:26">
+      <c r="B545" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="546" spans="1:26">
+      <c r="B546" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="547" spans="1:26">
+      <c r="B547" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="548" spans="1:26">
+      <c r="B548" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="549" spans="1:26">
+      <c r="B549" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="550" spans="1:26">
+      <c r="B550" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="551" spans="1:26">
+      <c r="B551" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="552" spans="1:26">
+      <c r="B552" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="553" spans="1:26">
+      <c r="B553" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="554" spans="1:26">
+      <c r="B554" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="555" spans="1:26">
+      <c r="B555" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="556" spans="1:26">
+      <c r="B556" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="557" spans="1:26">
+      <c r="B557" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="558" spans="1:26">
+      <c r="B558" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="559" spans="1:26">
+      <c r="B559" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="560" spans="1:26">
+      <c r="B560" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="561" spans="1:26">
+      <c r="B561" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="562" spans="1:26">
+      <c r="B562" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="563" spans="1:26">
+      <c r="B563" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="564" spans="1:26">
+      <c r="B564" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="565" spans="1:26">
+      <c r="B565" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="566" spans="1:26">
+      <c r="B566" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="567" spans="1:26">
+      <c r="B567" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="568" spans="1:26">
+      <c r="B568" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="569" spans="1:26">
+      <c r="B569" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="570" spans="1:26">
+      <c r="B570" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="571" spans="1:26">
+      <c r="B571" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="572" spans="1:26">
+      <c r="B572" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="573" spans="1:26">
+      <c r="B573" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="574" spans="1:26">
+      <c r="B574" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="575" spans="1:26">
+      <c r="B575" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="576" spans="1:26">
+      <c r="B576" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="577" spans="1:26">
+      <c r="B577" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="578" spans="1:26">
+      <c r="B578" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="579" spans="1:26">
+      <c r="B579" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="580" spans="1:26">
+      <c r="B580" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="581" spans="1:26">
+      <c r="B581" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="582" spans="1:26">
+      <c r="B582" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="583" spans="1:26">
+      <c r="B583" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="584" spans="1:26">
+      <c r="B584" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="585" spans="1:26">
+      <c r="B585" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="586" spans="1:26">
+      <c r="B586" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="587" spans="1:26">
+      <c r="B587" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="588" spans="1:26">
+      <c r="B588" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="589" spans="1:26">
+      <c r="B589" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="590" spans="1:26">
+      <c r="B590" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="591" spans="1:26">
+      <c r="B591" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="592" spans="1:26">
+      <c r="B592" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="593" spans="1:26">
+      <c r="B593" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="594" spans="1:26">
+      <c r="B594" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="595" spans="1:26">
+      <c r="B595" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="596" spans="1:26">
+      <c r="B596" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="597" spans="1:26">
+      <c r="B597" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="598" spans="1:26">
+      <c r="B598" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="599" spans="1:26">
+      <c r="B599" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="600" spans="1:26">
+      <c r="B600" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="601" spans="1:26">
+      <c r="B601" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="602" spans="1:26">
+      <c r="B602" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="603" spans="1:26">
+      <c r="B603" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="604" spans="1:26">
+      <c r="B604" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="605" spans="1:26">
+      <c r="B605" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="606" spans="1:26">
+      <c r="B606" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="607" spans="1:26">
+      <c r="B607" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="608" spans="1:26">
+      <c r="B608" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="609" spans="1:26">
+      <c r="B609" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="610" spans="1:26">
+      <c r="B610" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="611" spans="1:26">
+      <c r="B611" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="612" spans="1:26">
+      <c r="B612" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="613" spans="1:26">
+      <c r="B613" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="614" spans="1:26">
+      <c r="B614" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="615" spans="1:26">
+      <c r="B615" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="616" spans="1:26">
+      <c r="B616" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="617" spans="1:26">
+      <c r="B617" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="618" spans="1:26">
+      <c r="B618" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="619" spans="1:26">
+      <c r="B619" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="620" spans="1:26">
+      <c r="B620" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="621" spans="1:26">
+      <c r="B621" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="622" spans="1:26">
+      <c r="B622" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="623" spans="1:26">
+      <c r="B623" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="624" spans="1:26">
+      <c r="B624" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="625" spans="1:26">
+      <c r="B625" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="626" spans="1:26">
+      <c r="B626" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="627" spans="1:26">
+      <c r="B627" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="628" spans="1:26">
+      <c r="B628" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="629" spans="1:26">
+      <c r="B629" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="630" spans="1:26">
+      <c r="B630" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="631" spans="1:26">
+      <c r="B631" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="632" spans="1:26">
+      <c r="B632" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="633" spans="1:26">
+      <c r="B633" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="634" spans="1:26">
+      <c r="B634" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="635" spans="1:26">
+      <c r="B635" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="636" spans="1:26">
+      <c r="B636" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="637" spans="1:26">
+      <c r="B637" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="638" spans="1:26">
+      <c r="B638" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="639" spans="1:26">
+      <c r="B639" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="640" spans="1:26">
+      <c r="B640" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="641" spans="1:26">
+      <c r="B641" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="642" spans="1:26">
+      <c r="B642" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="643" spans="1:26">
+      <c r="B643" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="644" spans="1:26">
+      <c r="B644" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="645" spans="1:26">
+      <c r="B645" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="646" spans="1:26">
+      <c r="B646" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="B647" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="B648" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="B649" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="B650" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="B651" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="B652" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="B653" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="B654" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="B655" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="656" spans="1:26">
+      <c r="B656" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="657" spans="1:26">
+      <c r="B657" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="658" spans="1:26">
+      <c r="B658" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="659" spans="1:26">
+      <c r="B659" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="660" spans="1:26">
+      <c r="B660" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="661" spans="1:26">
+      <c r="B661" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="662" spans="1:26">
+      <c r="B662" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="663" spans="1:26">
+      <c r="B663" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="664" spans="1:26">
+      <c r="B664" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="665" spans="1:26">
+      <c r="B665" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="666" spans="1:26">
+      <c r="B666" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="667" spans="1:26">
+      <c r="B667" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="668" spans="1:26">
+      <c r="B668" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="669" spans="1:26">
+      <c r="B669" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="670" spans="1:26">
+      <c r="B670" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="671" spans="1:26">
+      <c r="B671" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="672" spans="1:26">
+      <c r="B672" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="673" spans="1:26">
+      <c r="B673" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="674" spans="1:26">
+      <c r="B674" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="675" spans="1:26">
+      <c r="B675" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="676" spans="1:26">
+      <c r="B676" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="677" spans="1:26">
+      <c r="B677" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="678" spans="1:26">
+      <c r="B678" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="679" spans="1:26">
+      <c r="B679" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="680" spans="1:26">
+      <c r="B680" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="681" spans="1:26">
+      <c r="B681" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="682" spans="1:26">
+      <c r="B682" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="683" spans="1:26">
+      <c r="B683" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="684" spans="1:26">
+      <c r="B684" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="685" spans="1:26">
+      <c r="B685" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="686" spans="1:26">
+      <c r="B686" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="687" spans="1:26">
+      <c r="B687" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="688" spans="1:26">
+      <c r="B688" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="689" spans="1:26">
+      <c r="B689" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="690" spans="1:26">
+      <c r="B690" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="691" spans="1:26">
+      <c r="B691" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="692" spans="1:26">
+      <c r="B692" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="693" spans="1:26">
+      <c r="B693" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="694" spans="1:26">
+      <c r="B694" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="695" spans="1:26">
+      <c r="B695" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="696" spans="1:26">
+      <c r="B696" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="697" spans="1:26">
+      <c r="B697" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="698" spans="1:26">
+      <c r="B698" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="699" spans="1:26">
+      <c r="B699" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="700" spans="1:26">
+      <c r="B700" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="701" spans="1:26">
+      <c r="B701" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="702" spans="1:26">
+      <c r="B702" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="703" spans="1:26">
+      <c r="B703" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="704" spans="1:26">
+      <c r="B704" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="705" spans="1:26">
+      <c r="B705" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="706" spans="1:26">
+      <c r="B706" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="707" spans="1:26">
+      <c r="B707" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="708" spans="1:26">
+      <c r="B708" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="709" spans="1:26">
+      <c r="B709" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="710" spans="1:26">
+      <c r="B710" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="711" spans="1:26">
+      <c r="B711" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="712" spans="1:26">
+      <c r="B712" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="713" spans="1:26">
+      <c r="B713" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="714" spans="1:26">
+      <c r="B714" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="715" spans="1:26">
+      <c r="B715" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="716" spans="1:26">
+      <c r="B716" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="717" spans="1:26">
+      <c r="B717" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="718" spans="1:26">
+      <c r="B718" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="719" spans="1:26">
+      <c r="B719" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="720" spans="1:26">
+      <c r="B720" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="721" spans="1:26">
+      <c r="B721" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="722" spans="1:26">
+      <c r="B722" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="723" spans="1:26">
+      <c r="B723" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="724" spans="1:26">
+      <c r="B724" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="725" spans="1:26">
+      <c r="B725" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="726" spans="1:26">
+      <c r="B726" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="727" spans="1:26">
+      <c r="B727" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="728" spans="1:26">
+      <c r="B728" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="729" spans="1:26">
+      <c r="B729" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="730" spans="1:26">
+      <c r="B730" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="731" spans="1:26">
+      <c r="B731" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="732" spans="1:26">
+      <c r="B732" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="733" spans="1:26">
+      <c r="B733" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="734" spans="1:26">
+      <c r="B734" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="735" spans="1:26">
+      <c r="B735" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="736" spans="1:26">
+      <c r="B736" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="737" spans="1:26">
+      <c r="B737" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="738" spans="1:26">
+      <c r="B738" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="739" spans="1:26">
+      <c r="B739" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="740" spans="1:26">
+      <c r="B740" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="741" spans="1:26">
+      <c r="B741" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="742" spans="1:26">
+      <c r="B742" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="743" spans="1:26">
+      <c r="B743" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="744" spans="1:26">
+      <c r="B744" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="745" spans="1:26">
+      <c r="B745" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="746" spans="1:26">
+      <c r="B746" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="747" spans="1:26">
+      <c r="B747" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="748" spans="1:26">
+      <c r="B748" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="749" spans="1:26">
+      <c r="B749" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="750" spans="1:26">
+      <c r="B750" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="751" spans="1:26">
+      <c r="B751" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="752" spans="1:26">
+      <c r="B752" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="753" spans="1:26">
+      <c r="B753" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="754" spans="1:26">
+      <c r="B754" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="755" spans="1:26">
+      <c r="B755" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="756" spans="1:26">
+      <c r="B756" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="757" spans="1:26">
+      <c r="B757" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="758" spans="1:26">
+      <c r="B758" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="759" spans="1:26">
+      <c r="B759" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="760" spans="1:26">
+      <c r="B760" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="761" spans="1:26">
+      <c r="B761" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="762" spans="1:26">
+      <c r="B762" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="763" spans="1:26">
+      <c r="B763" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="764" spans="1:26">
+      <c r="B764" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="765" spans="1:26">
+      <c r="B765" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="766" spans="1:26">
+      <c r="B766" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="767" spans="1:26">
+      <c r="B767" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="768" spans="1:26">
+      <c r="B768" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="769" spans="1:26">
+      <c r="B769" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="770" spans="1:26">
+      <c r="B770" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="771" spans="1:26">
+      <c r="B771" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="772" spans="1:26">
+      <c r="B772" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="773" spans="1:26">
+      <c r="B773" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="774" spans="1:26">
+      <c r="B774" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="775" spans="1:26">
+      <c r="B775" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="776" spans="1:26">
+      <c r="B776" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="777" spans="1:26">
+      <c r="B777" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="778" spans="1:26">
+      <c r="B778" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="779" spans="1:26">
+      <c r="B779" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="780" spans="1:26">
+      <c r="B780" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="781" spans="1:26">
+      <c r="B781" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="782" spans="1:26">
+      <c r="B782" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="783" spans="1:26">
+      <c r="B783" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="784" spans="1:26">
+      <c r="B784" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="785" spans="1:26">
+      <c r="B785" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="786" spans="1:26">
+      <c r="B786" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="787" spans="1:26">
+      <c r="B787" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="788" spans="1:26">
+      <c r="B788" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="789" spans="1:26">
+      <c r="B789" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="790" spans="1:26">
+      <c r="B790" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="791" spans="1:26">
+      <c r="B791" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="792" spans="1:26">
+      <c r="B792" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="793" spans="1:26">
+      <c r="B793" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="794" spans="1:26">
+      <c r="B794" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="795" spans="1:26">
+      <c r="B795" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="796" spans="1:26">
+      <c r="B796" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="797" spans="1:26">
+      <c r="B797" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="798" spans="1:26">
+      <c r="B798" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="799" spans="1:26">
+      <c r="B799" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="800" spans="1:26">
+      <c r="B800" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="801" spans="1:26">
+      <c r="B801" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="802" spans="1:26">
+      <c r="B802" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="803" spans="1:26">
+      <c r="B803" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="804" spans="1:26">
+      <c r="B804" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="805" spans="1:26">
+      <c r="B805" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="806" spans="1:26">
+      <c r="B806" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="807" spans="1:26">
+      <c r="B807" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="808" spans="1:26">
+      <c r="B808" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="809" spans="1:26">
+      <c r="B809" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="810" spans="1:26">
+      <c r="B810" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="811" spans="1:26">
+      <c r="B811" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="812" spans="1:26">
+      <c r="B812" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="813" spans="1:26">
+      <c r="B813" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="814" spans="1:26">
+      <c r="B814" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="815" spans="1:26">
+      <c r="B815" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="816" spans="1:26">
+      <c r="B816" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="817" spans="1:26">
+      <c r="B817" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="818" spans="1:26">
+      <c r="B818" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="819" spans="1:26">
+      <c r="B819" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="820" spans="1:26">
+      <c r="B820" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="821" spans="1:26">
+      <c r="B821" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="822" spans="1:26">
+      <c r="B822" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="823" spans="1:26">
+      <c r="B823" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="824" spans="1:26">
+      <c r="B824" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="825" spans="1:26">
+      <c r="B825" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="826" spans="1:26">
+      <c r="B826" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="827" spans="1:26">
+      <c r="B827" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="828" spans="1:26">
+      <c r="B828" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="829" spans="1:26">
+      <c r="B829" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="830" spans="1:26">
+      <c r="B830" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="831" spans="1:26">
+      <c r="B831" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="832" spans="1:26">
+      <c r="B832" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="833" spans="1:26">
+      <c r="B833" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="834" spans="1:26">
+      <c r="B834" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="835" spans="1:26">
+      <c r="B835" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="836" spans="1:26">
+      <c r="B836" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="837" spans="1:26">
+      <c r="B837" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="838" spans="1:26">
+      <c r="B838" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="839" spans="1:26">
+      <c r="B839" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="840" spans="1:26">
+      <c r="B840" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="841" spans="1:26">
+      <c r="B841" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="842" spans="1:26">
+      <c r="B842" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="843" spans="1:26">
+      <c r="B843" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="844" spans="1:26">
+      <c r="B844" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="845" spans="1:26">
+      <c r="B845" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="846" spans="1:26">
+      <c r="B846" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="847" spans="1:26">
+      <c r="B847" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="848" spans="1:26">
+      <c r="B848" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="849" spans="1:26">
+      <c r="B849" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="850" spans="1:26">
+      <c r="B850" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="851" spans="1:26">
+      <c r="B851" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="852" spans="1:26">
+      <c r="B852" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="853" spans="1:26">
+      <c r="B853" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="854" spans="1:26">
+      <c r="B854" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="855" spans="1:26">
+      <c r="B855" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="856" spans="1:26">
+      <c r="B856" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="857" spans="1:26">
+      <c r="B857" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="858" spans="1:26">
+      <c r="B858" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="859" spans="1:26">
+      <c r="B859" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="860" spans="1:26">
+      <c r="B860" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="861" spans="1:26">
+      <c r="B861" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="862" spans="1:26">
+      <c r="B862" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="863" spans="1:26">
+      <c r="B863" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="864" spans="1:26">
+      <c r="B864" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="865" spans="1:26">
+      <c r="B865" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="866" spans="1:26">
+      <c r="B866" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="867" spans="1:26">
+      <c r="B867" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="868" spans="1:26">
+      <c r="B868" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="869" spans="1:26">
+      <c r="B869" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="870" spans="1:26">
+      <c r="B870" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="871" spans="1:26">
+      <c r="B871" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="872" spans="1:26">
+      <c r="B872" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="873" spans="1:26">
+      <c r="B873" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="874" spans="1:26">
+      <c r="B874" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="875" spans="1:26">
+      <c r="B875" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="876" spans="1:26">
+      <c r="B876" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="877" spans="1:26">
+      <c r="B877" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="878" spans="1:26">
+      <c r="B878" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="879" spans="1:26">
+      <c r="B879" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="880" spans="1:26">
+      <c r="B880" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="881" spans="1:26">
+      <c r="B881" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="882" spans="1:26">
+      <c r="B882" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="883" spans="1:26">
+      <c r="B883" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="884" spans="1:26">
+      <c r="B884" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="885" spans="1:26">
+      <c r="B885" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="886" spans="1:26">
+      <c r="B886" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="887" spans="1:26">
+      <c r="B887" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="888" spans="1:26">
+      <c r="B888" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="889" spans="1:26">
+      <c r="B889" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="890" spans="1:26">
+      <c r="B890" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="891" spans="1:26">
+      <c r="B891" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="892" spans="1:26">
+      <c r="B892" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="893" spans="1:26">
+      <c r="B893" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="894" spans="1:26">
+      <c r="B894" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="895" spans="1:26">
+      <c r="B895" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="896" spans="1:26">
+      <c r="B896" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="897" spans="1:26">
+      <c r="B897" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="898" spans="1:26">
+      <c r="B898" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="899" spans="1:26">
+      <c r="B899" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="900" spans="1:26">
+      <c r="B900" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="901" spans="1:26">
+      <c r="B901" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="902" spans="1:26">
+      <c r="B902" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="903" spans="1:26">
+      <c r="B903" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="904" spans="1:26">
+      <c r="B904" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="905" spans="1:26">
+      <c r="B905" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="906" spans="1:26">
+      <c r="B906" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="907" spans="1:26">
+      <c r="B907" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="908" spans="1:26">
+      <c r="B908" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="909" spans="1:26">
+      <c r="B909" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="910" spans="1:26">
+      <c r="B910" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="911" spans="1:26">
+      <c r="B911" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="912" spans="1:26">
+      <c r="B912" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="913" spans="1:26">
+      <c r="B913" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="914" spans="1:26">
+      <c r="B914" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="915" spans="1:26">
+      <c r="B915" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="916" spans="1:26">
+      <c r="B916" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="917" spans="1:26">
+      <c r="B917" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="918" spans="1:26">
+      <c r="B918" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="919" spans="1:26">
+      <c r="B919" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="920" spans="1:26">
+      <c r="B920" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="921" spans="1:26">
+      <c r="B921" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="922" spans="1:26">
+      <c r="B922" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="923" spans="1:26">
+      <c r="B923" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="924" spans="1:26">
+      <c r="B924" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="925" spans="1:26">
+      <c r="B925" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="926" spans="1:26">
+      <c r="B926" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="927" spans="1:26">
+      <c r="B927" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="928" spans="1:26">
+      <c r="B928" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="929" spans="1:26">
+      <c r="B929" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="930" spans="1:26">
+      <c r="B930" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="931" spans="1:26">
+      <c r="B931" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="932" spans="1:26">
+      <c r="B932" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="933" spans="1:26">
+      <c r="B933" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="934" spans="1:26">
+      <c r="B934" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="935" spans="1:26">
+      <c r="B935" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="936" spans="1:26">
+      <c r="B936" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="937" spans="1:26">
+      <c r="B937" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="938" spans="1:26">
+      <c r="B938" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="939" spans="1:26">
+      <c r="B939" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="940" spans="1:26">
+      <c r="B940" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="941" spans="1:26">
+      <c r="B941" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="942" spans="1:26">
+      <c r="B942" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="943" spans="1:26">
+      <c r="B943" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="944" spans="1:26">
+      <c r="B944" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="945" spans="1:26">
+      <c r="B945" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="946" spans="1:26">
+      <c r="B946" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="947" spans="1:26">
+      <c r="B947" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="948" spans="1:26">
+      <c r="B948" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="949" spans="1:26">
+      <c r="B949" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="950" spans="1:26">
+      <c r="B950" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="951" spans="1:26">
+      <c r="B951" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="952" spans="1:26">
+      <c r="B952" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="953" spans="1:26">
+      <c r="B953" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="954" spans="1:26">
+      <c r="B954" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="955" spans="1:26">
+      <c r="B955" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="956" spans="1:26">
+      <c r="B956" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="957" spans="1:26">
+      <c r="B957" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="958" spans="1:26">
+      <c r="B958" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="959" spans="1:26">
+      <c r="B959" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="960" spans="1:26">
+      <c r="B960" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="961" spans="1:26">
+      <c r="B961" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="962" spans="1:26">
+      <c r="B962" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="963" spans="1:26">
+      <c r="B963" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="964" spans="1:26">
+      <c r="B964" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="965" spans="1:26">
+      <c r="B965" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="966" spans="1:26">
+      <c r="B966" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="967" spans="1:26">
+      <c r="B967" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="968" spans="1:26">
+      <c r="B968" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="969" spans="1:26">
+      <c r="B969" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="970" spans="1:26">
+      <c r="B970" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="971" spans="1:26">
+      <c r="B971" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="972" spans="1:26">
+      <c r="B972" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="973" spans="1:26">
+      <c r="B973" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="974" spans="1:26">
+      <c r="B974" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="975" spans="1:26">
+      <c r="B975" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="976" spans="1:26">
+      <c r="B976" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="977" spans="1:26">
+      <c r="B977" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="978" spans="1:26">
+      <c r="B978" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="979" spans="1:26">
+      <c r="B979" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="980" spans="1:26">
+      <c r="B980" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="981" spans="1:26">
+      <c r="B981" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="982" spans="1:26">
+      <c r="B982" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="983" spans="1:26">
+      <c r="B983" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="984" spans="1:26">
+      <c r="B984" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="985" spans="1:26">
+      <c r="B985" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="986" spans="1:26">
+      <c r="B986" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="987" spans="1:26">
+      <c r="B987" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="988" spans="1:26">
+      <c r="B988" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="989" spans="1:26">
+      <c r="B989" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="990" spans="1:26">
+      <c r="B990" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="991" spans="1:26">
+      <c r="B991" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="992" spans="1:26">
+      <c r="B992" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="993" spans="1:26">
+      <c r="B993" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="994" spans="1:26">
+      <c r="B994" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="995" spans="1:26">
+      <c r="B995" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="996" spans="1:26">
+      <c r="B996" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="997" spans="1:26">
+      <c r="B997" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="998" spans="1:26">
+      <c r="B998" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="999" spans="1:26">
+      <c r="B999" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:26">
+      <c r="B1000" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:26">
+      <c r="B1001" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:26">
+      <c r="B1002" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:26">
+      <c r="B1003" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:26">
+      <c r="B1004" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:26">
+      <c r="B1005" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:26">
+      <c r="B1006" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:26">
+      <c r="B1007" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:26">
+      <c r="B1008" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:26">
+      <c r="B1009" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:26">
+      <c r="B1010" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:26">
+      <c r="B1011" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:26">
+      <c r="B1012" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:26">
+      <c r="B1013" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:26">
+      <c r="B1014" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:26">
+      <c r="B1015" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:26">
+      <c r="B1016" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:26">
+      <c r="B1017" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:26">
+      <c r="B1018" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:26">
+      <c r="B1019" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:26">
+      <c r="B1020" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:26">
+      <c r="B1021" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:26">
+      <c r="B1022" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:26">
+      <c r="B1023" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:26">
+      <c r="B1024" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:26">
+      <c r="B1025" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:26">
+      <c r="B1026" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:26">
+      <c r="B1027" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:26">
+      <c r="B1028" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:26">
+      <c r="B1029" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:26">
+      <c r="B1030" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:26">
+      <c r="B1031" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:26">
+      <c r="B1032" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:26">
+      <c r="B1033" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:26">
+      <c r="B1034" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:26">
+      <c r="B1035" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:26">
+      <c r="B1036" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:26">
+      <c r="B1037" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:26">
+      <c r="B1038" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:26">
+      <c r="B1039" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:26">
+      <c r="B1040" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:26">
+      <c r="B1041" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:26">
+      <c r="B1042" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:26">
+      <c r="B1043" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:26">
+      <c r="B1044" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:26">
+      <c r="B1045" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:26">
+      <c r="B1046" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:26">
+      <c r="B1047" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:26">
+      <c r="B1048" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:26">
+      <c r="B1049" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:26">
+      <c r="B1050" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:26">
+      <c r="B1051" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:26">
+      <c r="B1052" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:26">
+      <c r="B1053" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:26">
+      <c r="B1054" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:26">
+      <c r="B1055" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:26">
+      <c r="B1056" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:26">
+      <c r="B1057" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:26">
+      <c r="B1058" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:26">
+      <c r="B1059" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:26">
+      <c r="B1060" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:26">
+      <c r="B1061" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:26">
+      <c r="B1062" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:26">
+      <c r="B1063" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:26">
+      <c r="B1064" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:26">
+      <c r="B1065" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:26">
+      <c r="B1066" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:26">
+      <c r="B1067" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:26">
+      <c r="B1068" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:26">
+      <c r="B1069" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:26">
+      <c r="B1070" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:26">
+      <c r="B1071" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:26">
+      <c r="B1072" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:26">
+      <c r="B1073" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:26">
+      <c r="B1074" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:26">
+      <c r="B1075" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:26">
+      <c r="B1076" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:26">
+      <c r="B1077" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:26">
+      <c r="B1078" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:26">
+      <c r="B1079" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:26">
+      <c r="B1080" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:26">
+      <c r="B1081" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:26">
+      <c r="B1082" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:26">
+      <c r="B1083" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:26">
+      <c r="B1084" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:26">
+      <c r="B1085" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:26">
+      <c r="B1086" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:26">
+      <c r="B1087" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:26">
+      <c r="B1088" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:26">
+      <c r="B1089" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:26">
+      <c r="B1090" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:26">
+      <c r="B1091" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:26">
+      <c r="B1092" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:26">
+      <c r="B1093" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:26">
+      <c r="B1094" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:26">
+      <c r="B1095" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:26">
+      <c r="B1096" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:26">
+      <c r="B1097" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:26">
+      <c r="B1098" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:26">
+      <c r="B1099" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:26">
+      <c r="B1100" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:26">
+      <c r="B1101" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:26">
+      <c r="B1102" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:26">
+      <c r="B1103" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:26">
+      <c r="B1104" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:26">
+      <c r="B1105" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:26">
+      <c r="B1106" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:26">
+      <c r="B1107" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:26">
+      <c r="B1108" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:26">
+      <c r="B1109" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:26">
+      <c r="B1110" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:26">
+      <c r="B1111" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:26">
+      <c r="B1112" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:26">
+      <c r="B1113" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:26">
+      <c r="B1114" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:26">
+      <c r="B1115" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:26">
+      <c r="B1116" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:26">
+      <c r="B1117" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:26">
+      <c r="B1118" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:26">
+      <c r="B1119" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:26">
+      <c r="B1120" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:26">
+      <c r="B1121" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:26">
+      <c r="B1122" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:26">
+      <c r="B1123" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:26">
+      <c r="B1124" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:26">
+      <c r="B1125" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:26">
+      <c r="B1126" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:26">
+      <c r="B1127" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:26">
+      <c r="B1128" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:26">
+      <c r="B1129" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:26">
+      <c r="B1130" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:26">
+      <c r="B1131" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:26">
+      <c r="B1132" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:26">
+      <c r="B1133" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:26">
+      <c r="B1134" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:26">
+      <c r="B1135" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:26">
+      <c r="B1136" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:26">
+      <c r="B1137" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:26">
+      <c r="B1138" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:26">
+      <c r="B1139" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:26">
+      <c r="B1140" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:26">
+      <c r="B1141" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:26">
+      <c r="B1142" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:26">
+      <c r="B1143" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:26">
+      <c r="B1144" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:26">
+      <c r="B1145" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:26">
+      <c r="B1146" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:26">
+      <c r="B1147" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:26">
+      <c r="B1148" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:26">
+      <c r="B1149" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:26">
+      <c r="B1150" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:26">
+      <c r="B1151" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:26">
+      <c r="B1152" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:26">
+      <c r="B1153" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:26">
+      <c r="B1154" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:26">
+      <c r="B1155" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:26">
+      <c r="B1156" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:26">
+      <c r="B1157" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:26">
+      <c r="B1158" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:26">
+      <c r="B1159" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:26">
+      <c r="B1160" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:26">
+      <c r="B1161" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:26">
+      <c r="B1162" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:26">
+      <c r="B1163" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:26">
+      <c r="B1164" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:26">
+      <c r="B1165" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:26">
+      <c r="B1166" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:26">
+      <c r="B1167" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:26">
+      <c r="B1168" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:26">
+      <c r="B1169" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:26">
+      <c r="B1170" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:26">
+      <c r="B1171" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:26">
+      <c r="B1172" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:26">
+      <c r="B1173" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:26">
+      <c r="B1174" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:26">
+      <c r="B1175" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:26">
+      <c r="B1176" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:26">
+      <c r="B1177" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:26">
+      <c r="B1178" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:26">
+      <c r="B1179" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:26">
+      <c r="B1180" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:26">
+      <c r="B1181" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:26">
+      <c r="B1182" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:26">
+      <c r="B1183" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:26">
+      <c r="B1184" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:26">
+      <c r="B1185" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:26">
+      <c r="B1186" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:26">
+      <c r="B1187" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:26">
+      <c r="B1188" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:26">
+      <c r="B1189" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:26">
+      <c r="B1190" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:26">
+      <c r="B1191" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:26">
+      <c r="B1192" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:26">
+      <c r="B1193" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:26">
+      <c r="B1194" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:26">
+      <c r="B1195" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:26">
+      <c r="B1196" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:26">
+      <c r="B1197" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:26">
+      <c r="B1198" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:26">
+      <c r="B1199" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:26">
+      <c r="B1200" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:26">
+      <c r="B1201" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:26">
+      <c r="B1202" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:26">
+      <c r="B1203" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:26">
+      <c r="B1204" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:26">
+      <c r="B1205" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:26">
+      <c r="B1206" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:26">
+      <c r="B1207" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:26">
+      <c r="B1208" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:26">
+      <c r="B1209" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:26">
+      <c r="B1210" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:26">
+      <c r="B1211" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:26">
+      <c r="B1212" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:26">
+      <c r="B1213" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:26">
+      <c r="B1214" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:26">
+      <c r="B1215" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:26">
+      <c r="B1216" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:26">
+      <c r="B1217" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:26">
+      <c r="B1218" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:26">
+      <c r="B1219" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:26">
+      <c r="B1220" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:26">
+      <c r="B1221" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:26">
+      <c r="B1222" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:26">
+      <c r="B1223" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:26">
+      <c r="B1224" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:26">
+      <c r="B1225" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:26">
+      <c r="B1226" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:26">
+      <c r="B1227" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:26">
+      <c r="B1228" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:26">
+      <c r="B1229" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:26">
+      <c r="B1230" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:26">
+      <c r="B1231" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:26">
+      <c r="B1232" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:26">
+      <c r="B1233" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:26">
+      <c r="B1234" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:26">
+      <c r="B1235" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:26">
+      <c r="B1236" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:26">
+      <c r="B1237" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:26">
+      <c r="B1238" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:26">
+      <c r="B1239" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:26">
+      <c r="B1240" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:26">
+      <c r="B1241" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:26">
+      <c r="B1242" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:26">
+      <c r="B1243" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:26">
+      <c r="B1244" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:26">
+      <c r="B1245" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:26">
+      <c r="B1246" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:26">
+      <c r="B1247" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:26">
+      <c r="B1248" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:26">
+      <c r="B1249" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:26">
+      <c r="B1250" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:26">
+      <c r="B1251" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:26">
+      <c r="B1252" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:26">
+      <c r="B1253" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:26">
+      <c r="B1254" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:26">
+      <c r="B1255" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:26">
+      <c r="B1256" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:26">
+      <c r="B1257" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:26">
+      <c r="B1258" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:26">
+      <c r="B1259" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:26">
+      <c r="B1260" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:26">
+      <c r="B1261" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:26">
+      <c r="B1262" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:26">
+      <c r="B1263" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:26">
+      <c r="B1264" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:26">
+      <c r="B1265" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:26">
+      <c r="B1266" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:26">
+      <c r="B1267" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:26">
+      <c r="B1268" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:26">
+      <c r="B1269" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:26">
+      <c r="B1270" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:26">
+      <c r="B1271" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:26">
+      <c r="B1272" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:26">
+      <c r="B1273" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:26">
+      <c r="B1274" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:26">
+      <c r="B1275" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:26">
+      <c r="B1276" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:26">
+      <c r="B1277" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:26">
+      <c r="B1278" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:26">
+      <c r="B1279" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:26">
+      <c r="B1280" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:26">
+      <c r="B1281" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:26">
+      <c r="B1282" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:26">
+      <c r="B1283" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:26">
+      <c r="B1284" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:26">
+      <c r="B1285" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:26">
+      <c r="B1286" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:26">
+      <c r="B1287" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:26">
+      <c r="B1288" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:26">
+      <c r="B1289" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:26">
+      <c r="B1290" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:26">
+      <c r="B1291" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:26">
+      <c r="B1292" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:26">
+      <c r="B1293" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:26">
+      <c r="B1294" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:26">
+      <c r="B1295" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:26">
+      <c r="B1296" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:26">
+      <c r="B1297" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:26">
+      <c r="B1298" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:26">
+      <c r="B1299" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:26">
+      <c r="B1300" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:26">
+      <c r="B1301" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:26">
+      <c r="B1302" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:26">
+      <c r="B1303" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:26">
+      <c r="B1304" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:26">
+      <c r="B1305" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:26">
+      <c r="B1306" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:26">
+      <c r="B1307" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:26">
+      <c r="B1308" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:26">
+      <c r="B1309" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:26">
+      <c r="B1310" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:26">
+      <c r="B1311" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:26">
+      <c r="B1312" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:26">
+      <c r="B1313" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:26">
+      <c r="B1314" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:26">
+      <c r="B1315" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:26">
+      <c r="B1316" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:26">
+      <c r="B1317" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:26">
+      <c r="B1318" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:26">
+      <c r="B1319" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:26">
+      <c r="B1320" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:26">
+      <c r="B1321" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:26">
+      <c r="B1322" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:26">
+      <c r="B1323" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:26">
+      <c r="B1324" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:26">
+      <c r="B1325" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:26">
+      <c r="B1326" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:26">
+      <c r="B1327" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:26">
+      <c r="B1328" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:26">
+      <c r="B1329" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:26">
+      <c r="B1330" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:26">
+      <c r="B1331" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:26">
+      <c r="B1332" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:26">
+      <c r="B1333" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:26">
+      <c r="B1334" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:26">
+      <c r="B1335" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:26">
+      <c r="B1336" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:26">
+      <c r="B1337" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:26">
+      <c r="B1338" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:26">
+      <c r="B1339" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:26">
+      <c r="B1340" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:26">
+      <c r="B1341" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:26">
+      <c r="B1342" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:26">
+      <c r="B1343" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:26">
+      <c r="B1344" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:26">
+      <c r="B1345" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:26">
+      <c r="B1346" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:26">
+      <c r="B1347" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:26">
+      <c r="B1348" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:26">
+      <c r="B1349" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:26">
+      <c r="B1350" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:26">
+      <c r="B1351" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:26">
+      <c r="B1352" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:26">
+      <c r="B1353" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:26">
+      <c r="B1354" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:26">
+      <c r="B1355" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:26">
+      <c r="B1356" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:26">
+      <c r="B1357" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:26">
+      <c r="B1358" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:26">
+      <c r="B1359" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:26">
+      <c r="B1360" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:26">
+      <c r="B1361" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:26">
+      <c r="B1362" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:26">
+      <c r="B1363" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:26">
+      <c r="B1364" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:26">
+      <c r="B1365" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:26">
+      <c r="B1366" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:26">
+      <c r="B1367" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:26">
+      <c r="B1368" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:26">
+      <c r="B1369" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:26">
+      <c r="B1370" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:26">
+      <c r="B1371" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:26">
+      <c r="B1372" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:26">
+      <c r="B1373" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:26">
+      <c r="B1374" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:26">
+      <c r="B1375" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:26">
+      <c r="B1376" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:26">
+      <c r="B1377" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:26">
+      <c r="B1378" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:26">
+      <c r="B1379" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:26">
+      <c r="B1380" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:26">
+      <c r="B1381" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:26">
+      <c r="B1382" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:26">
+      <c r="B1383" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:26">
+      <c r="B1384" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:26">
+      <c r="B1385" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:26">
+      <c r="B1386" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:26">
+      <c r="B1387" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:26">
+      <c r="B1388" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:26">
+      <c r="B1389" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:26">
+      <c r="B1390" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:26">
+      <c r="B1391" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:26">
+      <c r="B1392" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:26">
+      <c r="B1393" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:26">
+      <c r="B1394" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:26">
+      <c r="B1395" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:26">
+      <c r="B1396" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:26">
+      <c r="B1397" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:26">
+      <c r="B1398" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:26">
+      <c r="B1399" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:26">
+      <c r="B1400" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:26">
+      <c r="B1401" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:26">
+      <c r="B1402" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:26">
+      <c r="B1403" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:26">
+      <c r="B1404" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:26">
+      <c r="B1405" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:26">
+      <c r="B1406" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:26">
+      <c r="B1407" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:26">
+      <c r="B1408" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:26">
+      <c r="B1409" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:26">
+      <c r="B1410" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:26">
+      <c r="B1411" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:26">
+      <c r="B1412" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:26">
+      <c r="B1413" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:26">
+      <c r="B1414" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:26">
+      <c r="B1415" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:26">
+      <c r="B1416" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:26">
+      <c r="B1417" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:26">
+      <c r="B1418" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:26">
+      <c r="B1419" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:26">
+      <c r="B1420" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:26">
+      <c r="B1421" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:26">
+      <c r="B1422" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:26">
+      <c r="B1423" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:26">
+      <c r="B1424" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:26">
+      <c r="B1425" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:26">
+      <c r="B1426" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:26">
+      <c r="B1427" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:26">
+      <c r="B1428" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:26">
+      <c r="B1429" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:26">
+      <c r="B1430" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:26">
+      <c r="B1431" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:26">
+      <c r="B1432" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:26">
+      <c r="B1433" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:26">
+      <c r="B1434" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:26">
+      <c r="B1435" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:26">
+      <c r="B1436" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:26">
+      <c r="B1437" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:26">
+      <c r="B1438" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:26">
+      <c r="B1439" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:26">
+      <c r="B1440" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:26">
+      <c r="B1441" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:26">
+      <c r="B1442" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:26">
+      <c r="B1443" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:26">
+      <c r="B1444" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:26">
+      <c r="B1445" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:26">
+      <c r="B1446" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:26">
+      <c r="B1447" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:26">
+      <c r="B1448" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:26">
+      <c r="B1449" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:26">
+      <c r="B1450" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:26">
+      <c r="B1451" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:26">
+      <c r="B1452" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:26">
+      <c r="B1453" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:26">
+      <c r="B1454" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:26">
+      <c r="B1455" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:26">
+      <c r="B1456" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:26">
+      <c r="B1457" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:26">
+      <c r="B1458" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:26">
+      <c r="B1459" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:26">
+      <c r="B1460" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:26">
+      <c r="B1461" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:26">
+      <c r="B1462" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:26">
+      <c r="B1463" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:26">
+      <c r="B1464" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:26">
+      <c r="B1465" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:26">
+      <c r="B1466" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:26">
+      <c r="B1467" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:26">
+      <c r="B1468" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:26">
+      <c r="B1469" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:26">
+      <c r="B1470" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:26">
+      <c r="B1471" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:26">
+      <c r="B1472" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:26">
+      <c r="B1473" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:26">
+      <c r="B1474" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:26">
+      <c r="B1475" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:26">
+      <c r="B1476" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:26">
+      <c r="B1477" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:26">
+      <c r="B1478" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:26">
+      <c r="B1479" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:26">
+      <c r="B1480" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:26">
+      <c r="B1481" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:26">
+      <c r="B1482" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:26">
+      <c r="B1483" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:26">
+      <c r="B1484" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:26">
+      <c r="B1485" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:26">
+      <c r="B1486" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:26">
+      <c r="B1487" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:26">
+      <c r="B1488" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:26">
+      <c r="B1489" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:26">
+      <c r="B1490" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:26">
+      <c r="B1491" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:26">
+      <c r="B1492" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:26">
+      <c r="B1493" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:26">
+      <c r="B1494" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:26">
+      <c r="B1495" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:26">
+      <c r="B1496" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:26">
+      <c r="B1497" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:26">
+      <c r="B1498" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:26">
+      <c r="B1499" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:26">
+      <c r="B1500" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:26">
+      <c r="B1501" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:26">
+      <c r="B1502" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:26">
+      <c r="B1503" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:26">
+      <c r="B1504" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:26">
+      <c r="B1505" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:26">
+      <c r="B1506" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:26">
+      <c r="B1507" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:26">
+      <c r="B1508" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:26">
+      <c r="B1509" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:26">
+      <c r="B1510" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:26">
+      <c r="B1511" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:26">
+      <c r="B1512" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:26">
+      <c r="B1513" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:26">
+      <c r="B1514" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:26">
+      <c r="B1515" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:26">
+      <c r="B1516" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:26">
+      <c r="B1517" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:26">
+      <c r="B1518" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:26">
+      <c r="B1519" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:26">
+      <c r="B1520" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:26">
+      <c r="B1521" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:26">
+      <c r="B1522" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:26">
+      <c r="B1523" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:26">
+      <c r="B1524" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:26">
+      <c r="B1525" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:26">
+      <c r="B1526" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:26">
+      <c r="B1527" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:26">
+      <c r="B1528" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:26">
+      <c r="B1529" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:26">
+      <c r="B1530" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:26">
+      <c r="B1531" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:26">
+      <c r="B1532" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:26">
+      <c r="B1533" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:26">
+      <c r="B1534" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:26">
+      <c r="B1535" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:26">
+      <c r="B1536" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:26">
+      <c r="B1537" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:26">
+      <c r="B1538" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:26">
+      <c r="B1539" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:26">
+      <c r="B1540" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:26">
+      <c r="B1541" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:26">
+      <c r="B1542" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:26">
+      <c r="B1543" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:26">
+      <c r="B1544" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:26">
+      <c r="B1545" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:26">
+      <c r="B1546" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:26">
+      <c r="B1547" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:26">
+      <c r="B1548" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:26">
+      <c r="B1549" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:26">
+      <c r="B1550" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:26">
+      <c r="B1551" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:26">
+      <c r="B1552" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:26">
+      <c r="B1553" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:26">
+      <c r="B1554" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:26">
+      <c r="B1555" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:26">
+      <c r="B1556" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:26">
+      <c r="B1557" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:26">
+      <c r="B1558" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:26">
+      <c r="B1559" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:26">
+      <c r="B1560" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:26">
+      <c r="B1561" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:26">
+      <c r="B1562" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:26">
+      <c r="B1563" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:26">
+      <c r="B1564" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:26">
+      <c r="B1565" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:26">
+      <c r="B1566" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:26">
+      <c r="B1567" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:26">
+      <c r="B1568" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:26">
+      <c r="B1569" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:26">
+      <c r="B1570" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:26">
+      <c r="B1571" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:26">
+      <c r="B1572" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:26">
+      <c r="B1573" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:26">
+      <c r="B1574" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:26">
+      <c r="B1575" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:26">
+      <c r="B1576" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:26">
+      <c r="B1577" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:26">
+      <c r="B1578" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:26">
+      <c r="B1579" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:26">
+      <c r="B1580" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:26">
+      <c r="B1581" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:26">
+      <c r="B1582" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:26">
+      <c r="B1583" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:26">
+      <c r="B1584" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:26">
+      <c r="B1585" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:26">
+      <c r="B1586" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:26">
+      <c r="B1587" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:26">
+      <c r="B1588" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:26">
+      <c r="B1589" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:26">
+      <c r="B1590" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:26">
+      <c r="B1591" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:26">
+      <c r="B1592" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:26">
+      <c r="B1593" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:26">
+      <c r="B1594" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:26">
+      <c r="B1595" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:26">
+      <c r="B1596" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:26">
+      <c r="B1597" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:26">
+      <c r="B1598" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:26">
+      <c r="B1599" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:26">
+      <c r="B1600" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:26">
+      <c r="B1601" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:26">
+      <c r="B1602" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:26">
+      <c r="B1603" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:26">
+      <c r="B1604" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:26">
+      <c r="B1605" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:26">
+      <c r="B1606" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:26">
+      <c r="B1607" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:26">
+      <c r="B1608" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:26">
+      <c r="B1609" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:26">
+      <c r="B1610" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:26">
+      <c r="B1611" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:26">
+      <c r="B1612" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:26">
+      <c r="B1613" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:26">
+      <c r="B1614" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:26">
+      <c r="B1615" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:26">
+      <c r="B1616" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:26">
+      <c r="B1617" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:26">
+      <c r="B1618" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:26">
+      <c r="B1619" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:26">
+      <c r="B1620" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:26">
+      <c r="B1621" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:26">
+      <c r="B1622" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:26">
+      <c r="B1623" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:26">
+      <c r="B1624" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:26">
+      <c r="B1625" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:26">
+      <c r="B1626" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:26">
+      <c r="B1627" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:26">
+      <c r="B1628" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:26">
+      <c r="B1629" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:26">
+      <c r="B1630" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:26">
+      <c r="B1631" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:26">
+      <c r="B1632" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:26">
+      <c r="B1633" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:26">
+      <c r="B1634" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:26">
+      <c r="B1635" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:26">
+      <c r="B1636" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:26">
+      <c r="B1637" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:26">
+      <c r="B1638" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:26">
+      <c r="B1639" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:26">
+      <c r="B1640" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:26">
+      <c r="B1641" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:26">
+      <c r="B1642" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:26">
+      <c r="B1643" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:26">
+      <c r="B1644" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:26">
+      <c r="B1645" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:26">
+      <c r="B1646" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:26">
+      <c r="B1647" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:26">
+      <c r="B1648" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:26">
+      <c r="B1649" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:26">
+      <c r="B1650" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:26">
+      <c r="B1651" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:26">
+      <c r="B1652" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:26">
+      <c r="B1653" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:26">
+      <c r="B1654" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:26">
+      <c r="B1655" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:26">
+      <c r="B1656" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:26">
+      <c r="B1657" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:26">
+      <c r="B1658" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:26">
+      <c r="B1659" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:26">
+      <c r="B1660" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:26">
+      <c r="B1661" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:26">
+      <c r="B1662" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:26">
+      <c r="B1663" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:26">
+      <c r="B1664" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:26">
+      <c r="B1665" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:26">
+      <c r="B1666" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:26">
+      <c r="B1667" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:26">
+      <c r="B1668" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:26">
+      <c r="B1669" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:26">
+      <c r="B1670" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:26">
+      <c r="B1671" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:26">
+      <c r="B1672" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:26">
+      <c r="B1673" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:26">
+      <c r="B1674" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:26">
+      <c r="B1675" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:26">
+      <c r="B1676" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:26">
+      <c r="B1677" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:26">
+      <c r="B1678" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:26">
+      <c r="B1679" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:26">
+      <c r="B1680" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:26">
+      <c r="B1681" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:26">
+      <c r="B1682" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:26">
+      <c r="B1683" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:26">
+      <c r="B1684" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:26">
+      <c r="B1685" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:26">
+      <c r="B1686" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:26">
+      <c r="B1687" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:26">
+      <c r="B1688" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:26">
+      <c r="B1689" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:26">
+      <c r="B1690" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:26">
+      <c r="B1691" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:26">
+      <c r="B1692" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:26">
+      <c r="B1693" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:26">
+      <c r="B1694" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:26">
+      <c r="B1695" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:26">
+      <c r="B1696" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:26">
+      <c r="B1697" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:26">
+      <c r="B1698" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:26">
+      <c r="B1699" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:26">
+      <c r="B1700" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:26">
+      <c r="B1701" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:26">
+      <c r="B1702" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:26">
+      <c r="B1703" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:26">
+      <c r="B1704" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:26">
+      <c r="B1705" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:26">
+      <c r="B1706" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:26">
+      <c r="B1707" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:26">
+      <c r="B1708" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:26">
+      <c r="B1709" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:26">
+      <c r="B1710" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:26">
+      <c r="B1711" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:26">
+      <c r="B1712" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:26">
+      <c r="B1713" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:26">
+      <c r="B1714" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:26">
+      <c r="B1715" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:26">
+      <c r="B1716" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:26">
+      <c r="B1717" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:26">
+      <c r="B1718" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:26">
+      <c r="B1719" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:26">
+      <c r="B1720" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:26">
+      <c r="B1721" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:26">
+      <c r="B1722" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:26">
+      <c r="B1723" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:26">
+      <c r="B1724" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:26">
+      <c r="B1725" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:26">
+      <c r="B1726" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:26">
+      <c r="B1727" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:26">
+      <c r="B1728" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:26">
+      <c r="B1729" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:26">
+      <c r="B1730" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:26">
+      <c r="B1731" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:26">
+      <c r="B1732" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:26">
+      <c r="B1733" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:26">
+      <c r="B1734" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:26">
+      <c r="B1735" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:26">
+      <c r="B1736" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:26">
+      <c r="B1737" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:26">
+      <c r="B1738" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:26">
+      <c r="B1739" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:26">
+      <c r="B1740" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:26">
+      <c r="B1741" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:26">
+      <c r="B1742" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:26">
+      <c r="B1743" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:26">
+      <c r="B1744" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:26">
+      <c r="B1745" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:26">
+      <c r="B1746" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:26">
+      <c r="B1747" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:26">
+      <c r="B1748" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:26">
+      <c r="B1749" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:26">
+      <c r="B1750" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:26">
+      <c r="B1751" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:26">
+      <c r="B1752" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:26">
+      <c r="B1753" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:26">
+      <c r="B1754" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:26">
+      <c r="B1755" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:26">
+      <c r="B1756" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:26">
+      <c r="B1757" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:26">
+      <c r="B1758" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:26">
+      <c r="B1759" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:26">
+      <c r="B1760" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:26">
+      <c r="B1761" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:26">
+      <c r="B1762" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:26">
+      <c r="B1763" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:26">
+      <c r="B1764" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:26">
+      <c r="B1765" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:26">
+      <c r="B1766" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:26">
+      <c r="B1767" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:26">
+      <c r="B1768" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:26">
+      <c r="B1769" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:26">
+      <c r="B1770" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:26">
+      <c r="B1771" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:26">
+      <c r="B1772" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:26">
+      <c r="B1773" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:26">
+      <c r="B1774" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:26">
+      <c r="B1775" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:26">
+      <c r="B1776" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:26">
+      <c r="B1777" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:26">
+      <c r="B1778" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:26">
+      <c r="B1779" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:26">
+      <c r="B1780" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:26">
+      <c r="B1781" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:26">
+      <c r="B1782" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:26">
+      <c r="B1783" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:26">
+      <c r="B1784" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:26">
+      <c r="B1785" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:26">
+      <c r="B1786" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:26">
+      <c r="B1787" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:26">
+      <c r="B1788" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:26">
+      <c r="B1789" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:26">
+      <c r="B1790" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:26">
+      <c r="B1791" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:26">
+      <c r="B1792" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:26">
+      <c r="B1793" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:26">
+      <c r="B1794" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:26">
+      <c r="B1795" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:26">
+      <c r="B1796" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:26">
+      <c r="B1797" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:26">
+      <c r="B1798" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:26">
+      <c r="B1799" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:26">
+      <c r="B1800" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:26">
+      <c r="B1801" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:26">
+      <c r="B1802" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:26">
+      <c r="B1803" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:26">
+      <c r="B1804" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:26">
+      <c r="B1805" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:26">
+      <c r="B1806" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:26">
+      <c r="B1807" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:26">
+      <c r="B1808" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:26">
+      <c r="B1809" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:26">
+      <c r="B1810" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:26">
+      <c r="B1811" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:26">
+      <c r="B1812" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:26">
+      <c r="B1813" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:26">
+      <c r="B1814" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:26">
+      <c r="B1815" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:26">
+      <c r="B1816" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:26">
+      <c r="B1817" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:26">
+      <c r="B1818" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:26">
+      <c r="B1819" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:26">
+      <c r="B1820" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:26">
+      <c r="B1821" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:26">
+      <c r="B1822" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:26">
+      <c r="B1823" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:26">
+      <c r="B1824" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:26">
+      <c r="B1825" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:26">
+      <c r="B1826" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:26">
+      <c r="B1827" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:26">
+      <c r="B1828" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:26">
+      <c r="B1829" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:26">
+      <c r="B1830" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:26">
+      <c r="B1831" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:26">
+      <c r="B1832" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:26">
+      <c r="B1833" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:26">
+      <c r="B1834" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:26">
+      <c r="B1835" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:26">
+      <c r="B1836" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:26">
+      <c r="B1837" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:26">
+      <c r="B1838" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:26">
+      <c r="B1839" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:26">
+      <c r="B1840" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:26">
+      <c r="B1841" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:26">
+      <c r="B1842" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:26">
+      <c r="B1843" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:26">
+      <c r="B1844" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:26">
+      <c r="B1845" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:26">
+      <c r="B1846" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:26">
+      <c r="B1847" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:26">
+      <c r="B1848" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:26">
+      <c r="B1849" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:26">
+      <c r="B1850" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:26">
+      <c r="B1851" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:26">
+      <c r="B1852" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:26">
+      <c r="B1853" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:26">
+      <c r="B1854" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:26">
+      <c r="B1855" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:26">
+      <c r="B1856" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:26">
+      <c r="B1857" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:26">
+      <c r="B1858" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:26">
+      <c r="B1859" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:26">
+      <c r="B1860" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:26">
+      <c r="B1861" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:26">
+      <c r="B1862" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:26">
+      <c r="B1863" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:26">
+      <c r="B1864" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:26">
+      <c r="B1865" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:26">
+      <c r="B1866" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:26">
+      <c r="B1867" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:26">
+      <c r="B1868" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:26">
+      <c r="B1869" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:26">
+      <c r="B1870" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:26">
+      <c r="B1871" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:26">
+      <c r="B1872" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:26">
+      <c r="B1873" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="1874" spans="1:26">
+      <c r="B1874" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:26">
+      <c r="B1875" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="1876" spans="1:26">
+      <c r="B1876" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="1877" spans="1:26">
+      <c r="B1877" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:26">
+      <c r="B1878" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:26">
+      <c r="B1879" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="1880" spans="1:26">
+      <c r="B1880" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="1881" spans="1:26">
+      <c r="B1881" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:26">
+      <c r="B1882" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="1883" spans="1:26">
+      <c r="B1883" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="1884" spans="1:26">
+      <c r="B1884" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="1885" spans="1:26">
+      <c r="B1885" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:26">
+      <c r="B1886" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:26">
+      <c r="B1887" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="1888" spans="1:26">
+      <c r="B1888" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="1889" spans="1:26">
+      <c r="B1889" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:26">
+      <c r="B1890" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:26">
+      <c r="B1891" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:26">
+      <c r="B1892" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:26">
+      <c r="B1893" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:26">
+      <c r="B1894" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:26">
+      <c r="B1895" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:26">
+      <c r="B1896" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:26">
+      <c r="B1897" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:26">
+      <c r="B1898" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:26">
+      <c r="B1899" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="1900" spans="1:26">
+      <c r="B1900" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="1901" spans="1:26">
+      <c r="B1901" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:26">
+      <c r="B1902" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:26">
+      <c r="B1903" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:26">
+      <c r="B1904" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:26">
+      <c r="B1905" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:26">
+      <c r="B1906" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:26">
+      <c r="B1907" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:26">
+      <c r="B1908" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:26">
+      <c r="B1909" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:26">
+      <c r="B1910" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:26">
+      <c r="B1911" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:26">
+      <c r="B1912" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:26">
+      <c r="B1913" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="1914" spans="1:26">
+      <c r="B1914" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="1915" spans="1:26">
+      <c r="B1915" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:26">
+      <c r="B1916" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:26">
+      <c r="B1917" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:26">
+      <c r="B1918" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="1919" spans="1:26">
+      <c r="B1919" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:26">
+      <c r="B1920" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="1921" spans="1:26">
+      <c r="B1921" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:26">
+      <c r="B1922" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="1923" spans="1:26">
+      <c r="B1923" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="1924" spans="1:26">
+      <c r="B1924" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:26">
+      <c r="B1925" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="1926" spans="1:26">
+      <c r="B1926" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="1927" spans="1:26">
+      <c r="B1927" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="1928" spans="1:26">
+      <c r="B1928" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:26">
+      <c r="B1929" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:26">
+      <c r="B1930" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:26">
+      <c r="B1931" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="1932" spans="1:26">
+      <c r="B1932" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:26">
+      <c r="B1933" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="1934" spans="1:26">
+      <c r="B1934" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:26">
+      <c r="B1935" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="1936" spans="1:26">
+      <c r="B1936" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:26">
+      <c r="B1937" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:26">
+      <c r="B1938" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:26">
+      <c r="B1939" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="1940" spans="1:26">
+      <c r="B1940" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="1941" spans="1:26">
+      <c r="B1941" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:26">
+      <c r="B1942" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:26">
+      <c r="B1943" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:26">
+      <c r="B1944" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="1945" spans="1:26">
+      <c r="B1945" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:26">
+      <c r="B1946" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:26">
+      <c r="B1947" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:26">
+      <c r="B1948" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:26">
+      <c r="B1949" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:26">
+      <c r="B1950" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:26">
+      <c r="B1951" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:26">
+      <c r="B1952" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="1953" spans="1:26">
+      <c r="B1953" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="1954" spans="1:26">
+      <c r="B1954" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="1955" spans="1:26">
+      <c r="B1955" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="1956" spans="1:26">
+      <c r="B1956" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:26">
+      <c r="B1957" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="1958" spans="1:26">
+      <c r="B1958" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:26">
+      <c r="B1959" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="1960" spans="1:26">
+      <c r="B1960" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="1961" spans="1:26">
+      <c r="B1961" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="1962" spans="1:26">
+      <c r="B1962" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="1963" spans="1:26">
+      <c r="B1963" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="1964" spans="1:26">
+      <c r="B1964" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="1965" spans="1:26">
+      <c r="B1965" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="1966" spans="1:26">
+      <c r="B1966" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="1967" spans="1:26">
+      <c r="B1967" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="1968" spans="1:26">
+      <c r="B1968" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="1969" spans="1:26">
+      <c r="B1969" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:26">
+      <c r="B1970" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="1971" spans="1:26">
+      <c r="B1971" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:26">
+      <c r="B1972" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:26">
+      <c r="B1973" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:26">
+      <c r="B1974" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="1975" spans="1:26">
+      <c r="B1975" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:26">
+      <c r="B1976" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:26">
+      <c r="B1977" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:26">
+      <c r="B1978" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:26">
+      <c r="B1979" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="1980" spans="1:26">
+      <c r="B1980" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:26">
+      <c r="B1981" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1982" spans="1:26">
+      <c r="B1982" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:26">
+      <c r="B1983" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="1984" spans="1:26">
+      <c r="B1984" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:26">
+      <c r="B1985" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="1986" spans="1:26">
+      <c r="B1986" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:26">
+      <c r="B1987" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="1988" spans="1:26">
+      <c r="B1988" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="1989" spans="1:26">
+      <c r="B1989" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="1990" spans="1:26">
+      <c r="B1990" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="1991" spans="1:26">
+      <c r="B1991" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="1992" spans="1:26">
+      <c r="B1992" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="1993" spans="1:26">
+      <c r="B1993" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="1994" spans="1:26">
+      <c r="B1994" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="1995" spans="1:26">
+      <c r="B1995" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:26">
+      <c r="B1996" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="1997" spans="1:26">
+      <c r="B1997" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:26">
+      <c r="B1998" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="1999" spans="1:26">
+      <c r="B1999" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:26">
+      <c r="B2000" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="2001" spans="1:26">
+      <c r="B2001" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="2002" spans="1:26">
+      <c r="B2002" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="2003" spans="1:26">
+      <c r="B2003" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:26">
+      <c r="B2004" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="2005" spans="1:26">
+      <c r="B2005" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="2006" spans="1:26">
+      <c r="B2006" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="2007" spans="1:26">
+      <c r="B2007" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="2008" spans="1:26">
+      <c r="B2008" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:26">
+      <c r="B2009" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="2010" spans="1:26">
+      <c r="B2010" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="2011" spans="1:26">
+      <c r="B2011" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="2012" spans="1:26">
+      <c r="B2012" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="2013" spans="1:26">
+      <c r="B2013" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="2014" spans="1:26">
+      <c r="B2014" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="2015" spans="1:26">
+      <c r="B2015" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="2016" spans="1:26">
+      <c r="B2016" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="2017" spans="1:26">
+      <c r="B2017" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="2018" spans="1:26">
+      <c r="B2018" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="2019" spans="1:26">
+      <c r="B2019" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="2020" spans="1:26">
+      <c r="B2020" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="2021" spans="1:26">
+      <c r="B2021" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="2022" spans="1:26">
+      <c r="B2022" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2023" spans="1:26">
+      <c r="B2023" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="2024" spans="1:26">
+      <c r="B2024" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="2025" spans="1:26">
+      <c r="B2025" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="2026" spans="1:26">
+      <c r="B2026" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="2027" spans="1:26">
+      <c r="B2027" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="2028" spans="1:26">
+      <c r="B2028" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="2029" spans="1:26">
+      <c r="B2029" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="2030" spans="1:26">
+      <c r="B2030" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="2031" spans="1:26">
+      <c r="B2031" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="2032" spans="1:26">
+      <c r="B2032" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="2033" spans="1:26">
+      <c r="B2033" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="2034" spans="1:26">
+      <c r="B2034" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="2035" spans="1:26">
+      <c r="B2035" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="2036" spans="1:26">
+      <c r="B2036" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="2037" spans="1:26">
+      <c r="B2037" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="2038" spans="1:26">
+      <c r="B2038" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:26">
+      <c r="B2039" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="2040" spans="1:26">
+      <c r="B2040" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="2041" spans="1:26">
+      <c r="B2041" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="2042" spans="1:26">
+      <c r="B2042" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:26">
+      <c r="B2043" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="2044" spans="1:26">
+      <c r="B2044" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="2045" spans="1:26">
+      <c r="B2045" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="2046" spans="1:26">
+      <c r="B2046" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:26">
+      <c r="B2047" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="2048" spans="1:26">
+      <c r="B2048" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="2049" spans="1:26">
+      <c r="B2049" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="2050" spans="1:26">
+      <c r="B2050" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="2051" spans="1:26">
+      <c r="B2051" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:26">
+      <c r="B2052" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="2053" spans="1:26">
+      <c r="B2053" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="2054" spans="1:26">
+      <c r="B2054" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="2055" spans="1:26">
+      <c r="B2055" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:26">
+      <c r="B2056" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="2057" spans="1:26">
+      <c r="B2057" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="2058" spans="1:26">
+      <c r="B2058" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="2059" spans="1:26">
+      <c r="B2059" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:26">
+      <c r="B2060" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="2061" spans="1:26">
+      <c r="B2061" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:26">
+      <c r="B2062" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="2063" spans="1:26">
+      <c r="B2063" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="2064" spans="1:26">
+      <c r="B2064" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:26">
+      <c r="B2065" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="2066" spans="1:26">
+      <c r="B2066" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="2067" spans="1:26">
+      <c r="B2067" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="2068" spans="1:26">
+      <c r="B2068" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:26">
+      <c r="B2069" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="2070" spans="1:26">
+      <c r="B2070" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="2071" spans="1:26">
+      <c r="B2071" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="2072" spans="1:26">
+      <c r="B2072" t="s">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:26">
+      <c r="B2073" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="2074" spans="1:26">
+      <c r="B2074" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:26">
+      <c r="B2075" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="2076" spans="1:26">
+      <c r="B2076" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:26">
+      <c r="B2077" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:26">
+      <c r="B2078" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:26">
+      <c r="B2079" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="2080" spans="1:26">
+      <c r="B2080" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="2081" spans="1:26">
+      <c r="B2081" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="2082" spans="1:26">
+      <c r="B2082" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="2083" spans="1:26">
+      <c r="B2083" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="2084" spans="1:26">
+      <c r="B2084" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="2085" spans="1:26">
+      <c r="B2085" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="2086" spans="1:26">
+      <c r="B2086" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="2087" spans="1:26">
+      <c r="B2087" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="2088" spans="1:26">
+      <c r="B2088" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="2089" spans="1:26">
+      <c r="B2089" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="2090" spans="1:26">
+      <c r="B2090" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="2091" spans="1:26">
+      <c r="B2091" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="2092" spans="1:26">
+      <c r="B2092" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="2093" spans="1:26">
+      <c r="B2093" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="2094" spans="1:26">
+      <c r="B2094" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="2095" spans="1:26">
+      <c r="B2095" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="2096" spans="1:26">
+      <c r="B2096" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="2097" spans="1:26">
+      <c r="B2097" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="2098" spans="1:26">
+      <c r="B2098" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="2099" spans="1:26">
+      <c r="B2099" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="2100" spans="1:26">
+      <c r="B2100" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:26">
+      <c r="B2101" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="2102" spans="1:26">
+      <c r="B2102" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="2103" spans="1:26">
+      <c r="B2103" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:26">
+      <c r="B2104" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="2105" spans="1:26">
+      <c r="B2105" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="2106" spans="1:26">
+      <c r="B2106" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="2107" spans="1:26">
+      <c r="B2107" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:26">
+      <c r="B2108" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:26">
+      <c r="B2109" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:26">
+      <c r="B2110" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="2111" spans="1:26">
+      <c r="B2111" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="2112" spans="1:26">
+      <c r="B2112" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="2113" spans="1:26">
+      <c r="B2113" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="2114" spans="1:26">
+      <c r="B2114" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="2115" spans="1:26">
+      <c r="B2115" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="2116" spans="1:26">
+      <c r="B2116" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:26">
+      <c r="B2117" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="2118" spans="1:26">
+      <c r="B2118" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="2119" spans="1:26">
+      <c r="B2119" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="2120" spans="1:26">
+      <c r="B2120" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="2121" spans="1:26">
+      <c r="B2121" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="2122" spans="1:26">
+      <c r="B2122" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="2123" spans="1:26">
+      <c r="B2123" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="2124" spans="1:26">
+      <c r="B2124" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="2125" spans="1:26">
+      <c r="B2125" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="2126" spans="1:26">
+      <c r="B2126" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="2127" spans="1:26">
+      <c r="B2127" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="2128" spans="1:26">
+      <c r="B2128" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="2129" spans="1:26">
+      <c r="B2129" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="2130" spans="1:26">
+      <c r="B2130" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="2131" spans="1:26">
+      <c r="B2131" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="2132" spans="1:26">
+      <c r="B2132" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="2133" spans="1:26">
+      <c r="B2133" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="2134" spans="1:26">
+      <c r="B2134" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="2135" spans="1:26">
+      <c r="B2135" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="2136" spans="1:26">
+      <c r="B2136" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="2137" spans="1:26">
+      <c r="B2137" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="2138" spans="1:26">
+      <c r="B2138" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="2139" spans="1:26">
+      <c r="B2139" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="2140" spans="1:26">
+      <c r="B2140" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="2141" spans="1:26">
+      <c r="B2141" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="2142" spans="1:26">
+      <c r="B2142" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:26">
+      <c r="B2143" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="2144" spans="1:26">
+      <c r="B2144" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="2145" spans="1:26">
+      <c r="B2145" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="2146" spans="1:26">
+      <c r="B2146" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="2147" spans="1:26">
+      <c r="B2147" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="2148" spans="1:26">
+      <c r="B2148" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="2149" spans="1:26">
+      <c r="B2149" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="2150" spans="1:26">
+      <c r="B2150" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="2151" spans="1:26">
+      <c r="B2151" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="2152" spans="1:26">
+      <c r="B2152" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="2153" spans="1:26">
+      <c r="B2153" t="s">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="2154" spans="1:26">
+      <c r="B2154" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="2155" spans="1:26">
+      <c r="B2155" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="2156" spans="1:26">
+      <c r="B2156" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="2157" spans="1:26">
+      <c r="B2157" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="2158" spans="1:26">
+      <c r="B2158" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="2159" spans="1:26">
+      <c r="B2159" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="2160" spans="1:26">
+      <c r="B2160" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="2161" spans="1:26">
+      <c r="B2161" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="2162" spans="1:26">
+      <c r="B2162" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="2163" spans="1:26">
+      <c r="B2163" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="2164" spans="1:26">
+      <c r="B2164" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="2165" spans="1:26">
+      <c r="B2165" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="2166" spans="1:26">
+      <c r="B2166" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="2167" spans="1:26">
+      <c r="B2167" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="2168" spans="1:26">
+      <c r="B2168" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="2169" spans="1:26">
+      <c r="B2169" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="2170" spans="1:26">
+      <c r="B2170" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="2171" spans="1:26">
+      <c r="B2171" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="2172" spans="1:26">
+      <c r="B2172" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="2173" spans="1:26">
+      <c r="B2173" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="2174" spans="1:26">
+      <c r="B2174" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="2175" spans="1:26">
+      <c r="B2175" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="2176" spans="1:26">
+      <c r="B2176" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="2177" spans="1:26">
+      <c r="B2177" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="2178" spans="1:26">
+      <c r="B2178" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="2179" spans="1:26">
+      <c r="B2179" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="2180" spans="1:26">
+      <c r="B2180" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="2181" spans="1:26">
+      <c r="B2181" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="2182" spans="1:26">
+      <c r="B2182" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="2183" spans="1:26">
+      <c r="B2183" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="2184" spans="1:26">
+      <c r="B2184" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="2185" spans="1:26">
+      <c r="B2185" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="2186" spans="1:26">
+      <c r="B2186" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="2187" spans="1:26">
+      <c r="B2187" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="2188" spans="1:26">
+      <c r="B2188" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="2189" spans="1:26">
+      <c r="B2189" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="2190" spans="1:26">
+      <c r="B2190" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="2191" spans="1:26">
+      <c r="B2191" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="2192" spans="1:26">
+      <c r="B2192" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="2193" spans="1:26">
+      <c r="B2193" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="2194" spans="1:26">
+      <c r="B2194" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="2195" spans="1:26">
+      <c r="B2195" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="2196" spans="1:26">
+      <c r="B2196" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="2197" spans="1:26">
+      <c r="B2197" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="2198" spans="1:26">
+      <c r="B2198" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="2199" spans="1:26">
+      <c r="B2199" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="2200" spans="1:26">
+      <c r="B2200" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="2201" spans="1:26">
+      <c r="B2201" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="2202" spans="1:26">
+      <c r="B2202" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="2203" spans="1:26">
+      <c r="B2203" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="2204" spans="1:26">
+      <c r="B2204" t="s">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="2205" spans="1:26">
+      <c r="B2205" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="2206" spans="1:26">
+      <c r="B2206" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="2207" spans="1:26">
+      <c r="B2207" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="2208" spans="1:26">
+      <c r="B2208" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="2209" spans="1:26">
+      <c r="B2209" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="2210" spans="1:26">
+      <c r="B2210" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="2211" spans="1:26">
+      <c r="B2211" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="2212" spans="1:26">
+      <c r="B2212" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="2213" spans="1:26">
+      <c r="B2213" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="2214" spans="1:26">
+      <c r="B2214" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="2215" spans="1:26">
+      <c r="B2215" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="2216" spans="1:26">
+      <c r="B2216" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="2217" spans="1:26">
+      <c r="B2217" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="2218" spans="1:26">
+      <c r="B2218" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="2219" spans="1:26">
+      <c r="B2219" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="2220" spans="1:26">
+      <c r="B2220" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="2221" spans="1:26">
+      <c r="B2221" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="2222" spans="1:26">
+      <c r="B2222" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="2223" spans="1:26">
+      <c r="B2223" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="2224" spans="1:26">
+      <c r="B2224" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="2225" spans="1:26">
+      <c r="B2225" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="2226" spans="1:26">
+      <c r="B2226" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="2227" spans="1:26">
+      <c r="B2227" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="2228" spans="1:26">
+      <c r="B2228" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="2229" spans="1:26">
+      <c r="B2229" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="2230" spans="1:26">
+      <c r="B2230" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="2231" spans="1:26">
+      <c r="B2231" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="2232" spans="1:26">
+      <c r="B2232" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="2233" spans="1:26">
+      <c r="B2233" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="2234" spans="1:26">
+      <c r="B2234" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="2235" spans="1:26">
+      <c r="B2235" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="2236" spans="1:26">
+      <c r="B2236" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="2237" spans="1:26">
+      <c r="B2237" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="2238" spans="1:26">
+      <c r="B2238" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="2239" spans="1:26">
+      <c r="B2239" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="2240" spans="1:26">
+      <c r="B2240" t="s">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="2241" spans="1:26">
+      <c r="B2241" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="2242" spans="1:26">
+      <c r="B2242" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="2243" spans="1:26">
+      <c r="B2243" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="2244" spans="1:26">
+      <c r="B2244" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="2245" spans="1:26">
+      <c r="B2245" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="2246" spans="1:26">
+      <c r="B2246" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="2247" spans="1:26">
+      <c r="B2247" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="2248" spans="1:26">
+      <c r="B2248" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="2249" spans="1:26">
+      <c r="B2249" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="2250" spans="1:26">
+      <c r="B2250" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="2251" spans="1:26">
+      <c r="B2251" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="2252" spans="1:26">
+      <c r="B2252" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="2253" spans="1:26">
+      <c r="B2253" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="2254" spans="1:26">
+      <c r="B2254" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="2255" spans="1:26">
+      <c r="B2255" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="2256" spans="1:26">
+      <c r="B2256" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="2257" spans="1:26">
+      <c r="B2257" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="2258" spans="1:26">
+      <c r="B2258" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="2259" spans="1:26">
+      <c r="B2259" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="2260" spans="1:26">
+      <c r="B2260" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="2261" spans="1:26">
+      <c r="B2261" t="s">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="2262" spans="1:26">
+      <c r="B2262" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="2263" spans="1:26">
+      <c r="B2263" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="2264" spans="1:26">
+      <c r="B2264" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="2265" spans="1:26">
+      <c r="B2265" t="s">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="2266" spans="1:26">
+      <c r="B2266" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="2267" spans="1:26">
+      <c r="B2267" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="2268" spans="1:26">
+      <c r="B2268" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="2269" spans="1:26">
+      <c r="B2269" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="2270" spans="1:26">
+      <c r="B2270" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="2271" spans="1:26">
+      <c r="B2271" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="2272" spans="1:26">
+      <c r="B2272" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="2273" spans="1:26">
+      <c r="B2273" t="s">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="2274" spans="1:26">
+      <c r="B2274" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="2275" spans="1:26">
+      <c r="B2275" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="2276" spans="1:26">
+      <c r="B2276" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="2277" spans="1:26">
+      <c r="B2277" t="s">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="2278" spans="1:26">
+      <c r="B2278" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="2279" spans="1:26">
+      <c r="B2279" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="2280" spans="1:26">
+      <c r="B2280" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="2281" spans="1:26">
+      <c r="B2281" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="2282" spans="1:26">
+      <c r="B2282" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="2283" spans="1:26">
+      <c r="B2283" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="2284" spans="1:26">
+      <c r="B2284" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="2285" spans="1:26">
+      <c r="B2285" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="2286" spans="1:26">
+      <c r="B2286" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="2287" spans="1:26">
+      <c r="B2287" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="2288" spans="1:26">
+      <c r="B2288" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="2289" spans="1:26">
+      <c r="B2289" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="2290" spans="1:26">
+      <c r="B2290" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="2291" spans="1:26">
+      <c r="B2291" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="2292" spans="1:26">
+      <c r="B2292" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="2293" spans="1:26">
+      <c r="B2293" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="2294" spans="1:26">
+      <c r="B2294" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="2295" spans="1:26">
+      <c r="B2295" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="2296" spans="1:26">
+      <c r="B2296" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="2297" spans="1:26">
+      <c r="B2297" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="2298" spans="1:26">
+      <c r="B2298" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="2299" spans="1:26">
+      <c r="B2299" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="2300" spans="1:26">
+      <c r="B2300" t="s">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="2301" spans="1:26">
+      <c r="B2301" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="2302" spans="1:26">
+      <c r="B2302" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="2303" spans="1:26">
+      <c r="B2303" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="2304" spans="1:26">
+      <c r="B2304" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="2305" spans="1:26">
+      <c r="B2305" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="2306" spans="1:26">
+      <c r="B2306" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="2307" spans="1:26">
+      <c r="B2307" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="2308" spans="1:26">
+      <c r="B2308" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="2309" spans="1:26">
+      <c r="B2309" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="2310" spans="1:26">
+      <c r="B2310" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="2311" spans="1:26">
+      <c r="B2311" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="2312" spans="1:26">
+      <c r="B2312" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="2313" spans="1:26">
+      <c r="B2313" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="2314" spans="1:26">
+      <c r="B2314" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="2315" spans="1:26">
+      <c r="B2315" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="2316" spans="1:26">
+      <c r="B2316" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="2317" spans="1:26">
+      <c r="B2317" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="2318" spans="1:26">
+      <c r="B2318" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="2319" spans="1:26">
+      <c r="B2319" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="2320" spans="1:26">
+      <c r="B2320" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="2321" spans="1:26">
+      <c r="B2321" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="2322" spans="1:26">
+      <c r="B2322" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="2323" spans="1:26">
+      <c r="B2323" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="2324" spans="1:26">
+      <c r="B2324" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="2325" spans="1:26">
+      <c r="B2325" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="2326" spans="1:26">
+      <c r="B2326" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="2327" spans="1:26">
+      <c r="B2327" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="2328" spans="1:26">
+      <c r="B2328" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="2329" spans="1:26">
+      <c r="B2329" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="2330" spans="1:26">
+      <c r="B2330" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="2331" spans="1:26">
+      <c r="B2331" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="2332" spans="1:26">
+      <c r="B2332" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="2333" spans="1:26">
+      <c r="B2333" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="2334" spans="1:26">
+      <c r="B2334" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="2335" spans="1:26">
+      <c r="B2335" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="2336" spans="1:26">
+      <c r="B2336" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="2337" spans="1:26">
+      <c r="B2337" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="2338" spans="1:26">
+      <c r="B2338" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="2339" spans="1:26">
+      <c r="B2339" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="2340" spans="1:26">
+      <c r="B2340" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="2341" spans="1:26">
+      <c r="B2341" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="2342" spans="1:26">
+      <c r="B2342" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="2343" spans="1:26">
+      <c r="B2343" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="2344" spans="1:26">
+      <c r="B2344" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="2345" spans="1:26">
+      <c r="B2345" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="2346" spans="1:26">
+      <c r="B2346" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="2347" spans="1:26">
+      <c r="B2347" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="2348" spans="1:26">
+      <c r="B2348" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="2349" spans="1:26">
+      <c r="B2349" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="2350" spans="1:26">
+      <c r="B2350" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="2351" spans="1:26">
+      <c r="B2351" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="2352" spans="1:26">
+      <c r="B2352" t="s">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="2353" spans="1:26">
+      <c r="B2353" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="2354" spans="1:26">
+      <c r="B2354" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="2355" spans="1:26">
+      <c r="B2355" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="2356" spans="1:26">
+      <c r="B2356" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="2357" spans="1:26">
+      <c r="B2357" t="s">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="2358" spans="1:26">
+      <c r="B2358" t="s">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="2359" spans="1:26">
+      <c r="B2359" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="2360" spans="1:26">
+      <c r="B2360" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="2361" spans="1:26">
+      <c r="B2361" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="2362" spans="1:26">
+      <c r="B2362" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="2363" spans="1:26">
+      <c r="B2363" t="s">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="2364" spans="1:26">
+      <c r="B2364" t="s">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="2365" spans="1:26">
+      <c r="B2365" t="s">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="2366" spans="1:26">
+      <c r="B2366" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="2367" spans="1:26">
+      <c r="B2367" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="2368" spans="1:26">
+      <c r="B2368" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="2369" spans="1:26">
+      <c r="B2369" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="2370" spans="1:26">
+      <c r="B2370" t="s">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="2371" spans="1:26">
+      <c r="B2371" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="2372" spans="1:26">
+      <c r="B2372" t="s">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="2373" spans="1:26">
+      <c r="B2373" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="2374" spans="1:26">
+      <c r="B2374" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="2375" spans="1:26">
+      <c r="B2375" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="2376" spans="1:26">
+      <c r="B2376" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="2377" spans="1:26">
+      <c r="B2377" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="2378" spans="1:26">
+      <c r="B2378" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="2379" spans="1:26">
+      <c r="B2379" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="2380" spans="1:26">
+      <c r="B2380" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="2381" spans="1:26">
+      <c r="B2381" t="s">
+        <v>2384</v>
+      </c>
+    </row>
+    <row r="2382" spans="1:26">
+      <c r="B2382" t="s">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="2383" spans="1:26">
+      <c r="B2383" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="2384" spans="1:26">
+      <c r="B2384" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="2385" spans="1:26">
+      <c r="B2385" t="s">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="2386" spans="1:26">
+      <c r="B2386" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="2387" spans="1:26">
+      <c r="B2387" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="2388" spans="1:26">
+      <c r="B2388" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="2389" spans="1:26">
+      <c r="B2389" t="s">
+        <v>2392</v>
+      </c>
+    </row>
+    <row r="2390" spans="1:26">
+      <c r="B2390" t="s">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="2391" spans="1:26">
+      <c r="B2391" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="2392" spans="1:26">
+      <c r="B2392" t="s">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="2393" spans="1:26">
+      <c r="B2393" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="2394" spans="1:26">
+      <c r="B2394" t="s">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="2395" spans="1:26">
+      <c r="B2395" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="2396" spans="1:26">
+      <c r="B2396" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="2397" spans="1:26">
+      <c r="B2397" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="2398" spans="1:26">
+      <c r="B2398" t="s">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="2399" spans="1:26">
+      <c r="B2399" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="2400" spans="1:26">
+      <c r="B2400" t="s">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="2401" spans="1:26">
+      <c r="B2401" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="2402" spans="1:26">
+      <c r="B2402" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="2403" spans="1:26">
+      <c r="B2403" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="2404" spans="1:26">
+      <c r="B2404" t="s">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="2405" spans="1:26">
+      <c r="B2405" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="2406" spans="1:26">
+      <c r="B2406" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="2407" spans="1:26">
+      <c r="B2407" t="s">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="2408" spans="1:26">
+      <c r="B2408" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="2409" spans="1:26">
+      <c r="B2409" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="2410" spans="1:26">
+      <c r="B2410" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="2411" spans="1:26">
+      <c r="B2411" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="2412" spans="1:26">
+      <c r="B2412" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="2413" spans="1:26">
+      <c r="B2413" t="s">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="2414" spans="1:26">
+      <c r="B2414" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="2415" spans="1:26">
+      <c r="B2415" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="2416" spans="1:26">
+      <c r="B2416" t="s">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="2417" spans="1:26">
+      <c r="B2417" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="2418" spans="1:26">
+      <c r="B2418" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="2419" spans="1:26">
+      <c r="B2419" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="2420" spans="1:26">
+      <c r="B2420" t="s">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="2421" spans="1:26">
+      <c r="B2421" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="2422" spans="1:26">
+      <c r="B2422" t="s">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="2423" spans="1:26">
+      <c r="B2423" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="2424" spans="1:26">
+      <c r="B2424" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="2425" spans="1:26">
+      <c r="B2425" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="2426" spans="1:26">
+      <c r="B2426" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="2427" spans="1:26">
+      <c r="B2427" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="2428" spans="1:26">
+      <c r="B2428" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="2429" spans="1:26">
+      <c r="B2429" t="s">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="2430" spans="1:26">
+      <c r="B2430" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="2431" spans="1:26">
+      <c r="B2431" t="s">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="2432" spans="1:26">
+      <c r="B2432" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="2433" spans="1:26">
+      <c r="B2433" t="s">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="2434" spans="1:26">
+      <c r="B2434" t="s">
+        <v>2437</v>
+      </c>
+    </row>
+    <row r="2435" spans="1:26">
+      <c r="B2435" t="s">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="2436" spans="1:26">
+      <c r="B2436" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="2437" spans="1:26">
+      <c r="B2437" t="s">
+        <v>2440</v>
+      </c>
+    </row>
+    <row r="2438" spans="1:26">
+      <c r="B2438" t="s">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="2439" spans="1:26">
+      <c r="B2439" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="2440" spans="1:26">
+      <c r="B2440" t="s">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="2441" spans="1:26">
+      <c r="B2441" t="s">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="2442" spans="1:26">
+      <c r="B2442" t="s">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="2443" spans="1:26">
+      <c r="B2443" t="s">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="2444" spans="1:26">
+      <c r="B2444" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="2445" spans="1:26">
+      <c r="B2445" t="s">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="2446" spans="1:26">
+      <c r="B2446" t="s">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="2447" spans="1:26">
+      <c r="B2447" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="2448" spans="1:26">
+      <c r="B2448" t="s">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="2449" spans="1:26">
+      <c r="B2449" t="s">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="2450" spans="1:26">
+      <c r="B2450" t="s">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="2451" spans="1:26">
+      <c r="B2451" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="2452" spans="1:26">
+      <c r="B2452" t="s">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="2453" spans="1:26">
+      <c r="B2453" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="2454" spans="1:26">
+      <c r="B2454" t="s">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="2455" spans="1:26">
+      <c r="B2455" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="2456" spans="1:26">
+      <c r="B2456" t="s">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="2457" spans="1:26">
+      <c r="B2457" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="2458" spans="1:26">
+      <c r="B2458" t="s">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="2459" spans="1:26">
+      <c r="B2459" t="s">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="2460" spans="1:26">
+      <c r="B2460" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="2461" spans="1:26">
+      <c r="B2461" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="2462" spans="1:26">
+      <c r="B2462" t="s">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="2463" spans="1:26">
+      <c r="B2463" t="s">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="2464" spans="1:26">
+      <c r="B2464" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="2465" spans="1:26">
+      <c r="B2465" t="s">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="2466" spans="1:26">
+      <c r="B2466" t="s">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="2467" spans="1:26">
+      <c r="B2467" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="2468" spans="1:26">
+      <c r="B2468" t="s">
+        <v>2471</v>
+      </c>
+    </row>
+    <row r="2469" spans="1:26">
+      <c r="B2469" t="s">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="2470" spans="1:26">
+      <c r="B2470" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="2471" spans="1:26">
+      <c r="B2471" t="s">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="2472" spans="1:26">
+      <c r="B2472" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="2473" spans="1:26">
+      <c r="B2473" t="s">
+        <v>2476</v>
+      </c>
+    </row>
+    <row r="2474" spans="1:26">
+      <c r="B2474" t="s">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="2475" spans="1:26">
+      <c r="B2475" t="s">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="2476" spans="1:26">
+      <c r="B2476" t="s">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="2477" spans="1:26">
+      <c r="B2477" t="s">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="2478" spans="1:26">
+      <c r="B2478" t="s">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="2479" spans="1:26">
+      <c r="B2479" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="2480" spans="1:26">
+      <c r="B2480" t="s">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="2481" spans="1:26">
+      <c r="B2481" t="s">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="2482" spans="1:26">
+      <c r="B2482" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="2483" spans="1:26">
+      <c r="B2483" t="s">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="2484" spans="1:26">
+      <c r="B2484" t="s">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="2485" spans="1:26">
+      <c r="B2485" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="2486" spans="1:26">
+      <c r="B2486" t="s">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="2487" spans="1:26">
+      <c r="B2487" t="s">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="2488" spans="1:26">
+      <c r="B2488" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="2489" spans="1:26">
+      <c r="B2489" t="s">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="2490" spans="1:26">
+      <c r="B2490" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="2491" spans="1:26">
+      <c r="B2491" t="s">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="2492" spans="1:26">
+      <c r="B2492" t="s">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="2493" spans="1:26">
+      <c r="B2493" t="s">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="2494" spans="1:26">
+      <c r="B2494" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="2495" spans="1:26">
+      <c r="B2495" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="2496" spans="1:26">
+      <c r="B2496" t="s">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="2497" spans="1:26">
+      <c r="B2497" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="2498" spans="1:26">
+      <c r="B2498" t="s">
+        <v>2501</v>
+      </c>
+    </row>
+    <row r="2499" spans="1:26">
+      <c r="B2499" t="s">
+        <v>2502</v>
+      </c>
+    </row>
+    <row r="2500" spans="1:26">
+      <c r="B2500" t="s">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="2501" spans="1:26">
+      <c r="B2501" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="2502" spans="1:26">
+      <c r="B2502" t="s">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="2503" spans="1:26">
+      <c r="B2503" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="2504" spans="1:26">
+      <c r="B2504" t="s">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="2505" spans="1:26">
+      <c r="B2505" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="2506" spans="1:26">
+      <c r="B2506" t="s">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="2507" spans="1:26">
+      <c r="B2507" t="s">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="2508" spans="1:26">
+      <c r="B2508" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="2509" spans="1:26">
+      <c r="B2509" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="2510" spans="1:26">
+      <c r="B2510" t="s">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="2511" spans="1:26">
+      <c r="B2511" t="s">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="2512" spans="1:26">
+      <c r="B2512" t="s">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="2513" spans="1:26">
+      <c r="B2513" t="s">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="2514" spans="1:26">
+      <c r="B2514" t="s">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="2515" spans="1:26">
+      <c r="B2515" t="s">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="2516" spans="1:26">
+      <c r="B2516" t="s">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="2517" spans="1:26">
+      <c r="B2517" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="2518" spans="1:26">
+      <c r="B2518" t="s">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="2519" spans="1:26">
+      <c r="B2519" t="s">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="2520" spans="1:26">
+      <c r="B2520" t="s">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="2521" spans="1:26">
+      <c r="B2521" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="2522" spans="1:26">
+      <c r="B2522" t="s">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="2523" spans="1:26">
+      <c r="B2523" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="2524" spans="1:26">
+      <c r="B2524" t="s">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="2525" spans="1:26">
+      <c r="B2525" t="s">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="2526" spans="1:26">
+      <c r="B2526" t="s">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="2527" spans="1:26">
+      <c r="B2527" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="2528" spans="1:26">
+      <c r="B2528" t="s">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="2529" spans="1:26">
+      <c r="B2529" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="2530" spans="1:26">
+      <c r="B2530" t="s">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="2531" spans="1:26">
+      <c r="B2531" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="2532" spans="1:26">
+      <c r="B2532" t="s">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="2533" spans="1:26">
+      <c r="B2533" t="s">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="2534" spans="1:26">
+      <c r="B2534" t="s">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="2535" spans="1:26">
+      <c r="B2535" t="s">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="2536" spans="1:26">
+      <c r="B2536" t="s">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="2537" spans="1:26">
+      <c r="B2537" t="s">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="2538" spans="1:26">
+      <c r="B2538" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="2539" spans="1:26">
+      <c r="B2539" t="s">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="2540" spans="1:26">
+      <c r="B2540" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="2541" spans="1:26">
+      <c r="B2541" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="2542" spans="1:26">
+      <c r="B2542" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="2543" spans="1:26">
+      <c r="B2543" t="s">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="2544" spans="1:26">
+      <c r="B2544" t="s">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="2545" spans="1:26">
+      <c r="B2545" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="2546" spans="1:26">
+      <c r="B2546" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="2547" spans="1:26">
+      <c r="B2547" t="s">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="2548" spans="1:26">
+      <c r="B2548" t="s">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="2549" spans="1:26">
+      <c r="B2549" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="2550" spans="1:26">
+      <c r="B2550" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="2551" spans="1:26">
+      <c r="B2551" t="s">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="2552" spans="1:26">
+      <c r="B2552" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="2553" spans="1:26">
+      <c r="B2553" t="s">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="2554" spans="1:26">
+      <c r="B2554" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="2555" spans="1:26">
+      <c r="B2555" t="s">
+        <v>2558</v>
+      </c>
+    </row>
+    <row r="2556" spans="1:26">
+      <c r="B2556" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="2557" spans="1:26">
+      <c r="B2557" t="s">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="2558" spans="1:26">
+      <c r="B2558" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="2559" spans="1:26">
+      <c r="B2559" t="s">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="2560" spans="1:26">
+      <c r="B2560" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="2561" spans="1:26">
+      <c r="B2561" t="s">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="2562" spans="1:26">
+      <c r="B2562" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="2563" spans="1:26">
+      <c r="B2563" t="s">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="2564" spans="1:26">
+      <c r="B2564" t="s">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="2565" spans="1:26">
+      <c r="B2565" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="2566" spans="1:26">
+      <c r="B2566" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="2567" spans="1:26">
+      <c r="B2567" t="s">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="2568" spans="1:26">
+      <c r="B2568" t="s">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="2569" spans="1:26">
+      <c r="B2569" t="s">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="2570" spans="1:26">
+      <c r="B2570" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="2571" spans="1:26">
+      <c r="B2571" t="s">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="2572" spans="1:26">
+      <c r="B2572" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="2573" spans="1:26">
+      <c r="B2573" t="s">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="2574" spans="1:26">
+      <c r="B2574" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="2575" spans="1:26">
+      <c r="B2575" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="2576" spans="1:26">
+      <c r="B2576" t="s">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="2577" spans="1:26">
+      <c r="B2577" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="2578" spans="1:26">
+      <c r="B2578" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="2579" spans="1:26">
+      <c r="B2579" t="s">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="2580" spans="1:26">
+      <c r="B2580" t="s">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="2581" spans="1:26">
+      <c r="B2581" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="2582" spans="1:26">
+      <c r="B2582" t="s">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="2583" spans="1:26">
+      <c r="B2583" t="s">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="2584" spans="1:26">
+      <c r="B2584" t="s">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="2585" spans="1:26">
+      <c r="B2585" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="2586" spans="1:26">
+      <c r="B2586" t="s">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="2587" spans="1:26">
+      <c r="B2587" t="s">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="2588" spans="1:26">
+      <c r="B2588" t="s">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="2589" spans="1:26">
+      <c r="B2589" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="2590" spans="1:26">
+      <c r="B2590" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="2591" spans="1:26">
+      <c r="B2591" t="s">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="2592" spans="1:26">
+      <c r="B2592" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="2593" spans="1:26">
+      <c r="B2593" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="2594" spans="1:26">
+      <c r="B2594" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="2595" spans="1:26">
+      <c r="B2595" t="s">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="2596" spans="1:26">
+      <c r="B2596" t="s">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="2597" spans="1:26">
+      <c r="B2597" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="2598" spans="1:26">
+      <c r="B2598" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="2599" spans="1:26">
+      <c r="B2599" t="s">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="2600" spans="1:26">
+      <c r="B2600" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="2601" spans="1:26">
+      <c r="B2601" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="2602" spans="1:26">
+      <c r="B2602" t="s">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="2603" spans="1:26">
+      <c r="B2603" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="2604" spans="1:26">
+      <c r="B2604" t="s">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="2605" spans="1:26">
+      <c r="B2605" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="2606" spans="1:26">
+      <c r="B2606" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="2607" spans="1:26">
+      <c r="B2607" t="s">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="2608" spans="1:26">
+      <c r="B2608" t="s">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="2609" spans="1:26">
+      <c r="B2609" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="2610" spans="1:26">
+      <c r="B2610" t="s">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="2611" spans="1:26">
+      <c r="B2611" t="s">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="2612" spans="1:26">
+      <c r="B2612" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="2613" spans="1:26">
+      <c r="B2613" t="s">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="2614" spans="1:26">
+      <c r="B2614" t="s">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="2615" spans="1:26">
+      <c r="B2615" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="2616" spans="1:26">
+      <c r="B2616" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="2617" spans="1:26">
+      <c r="B2617" t="s">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="2618" spans="1:26">
+      <c r="B2618" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="2619" spans="1:26">
+      <c r="B2619" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="2620" spans="1:26">
+      <c r="B2620" t="s">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="2621" spans="1:26">
+      <c r="B2621" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="2622" spans="1:26">
+      <c r="B2622" t="s">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="2623" spans="1:26">
+      <c r="B2623" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="2624" spans="1:26">
+      <c r="B2624" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="2625" spans="1:26">
+      <c r="B2625" t="s">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="2626" spans="1:26">
+      <c r="B2626" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="2627" spans="1:26">
+      <c r="B2627" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="2628" spans="1:26">
+      <c r="B2628" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="2629" spans="1:26">
+      <c r="B2629" t="s">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="2630" spans="1:26">
+      <c r="B2630" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="2631" spans="1:26">
+      <c r="B2631" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="2632" spans="1:26">
+      <c r="B2632" t="s">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="2633" spans="1:26">
+      <c r="B2633" t="s">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="2634" spans="1:26">
+      <c r="B2634" t="s">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="2635" spans="1:26">
+      <c r="B2635" t="s">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="2636" spans="1:26">
+      <c r="B2636" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="2637" spans="1:26">
+      <c r="B2637" t="s">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="2638" spans="1:26">
+      <c r="B2638" t="s">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="2639" spans="1:26">
+      <c r="B2639" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="2640" spans="1:26">
+      <c r="B2640" t="s">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="2641" spans="1:26">
+      <c r="B2641" t="s">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="2642" spans="1:26">
+      <c r="B2642" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="2643" spans="1:26">
+      <c r="B2643" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="2644" spans="1:26">
+      <c r="B2644" t="s">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="2645" spans="1:26">
+      <c r="B2645" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="2646" spans="1:26">
+      <c r="B2646" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="2647" spans="1:26">
+      <c r="B2647" t="s">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="2648" spans="1:26">
+      <c r="B2648" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="2649" spans="1:26">
+      <c r="B2649" t="s">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="2650" spans="1:26">
+      <c r="B2650" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="2651" spans="1:26">
+      <c r="B2651" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="2652" spans="1:26">
+      <c r="B2652" t="s">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="2653" spans="1:26">
+      <c r="B2653" t="s">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="2654" spans="1:26">
+      <c r="B2654" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="2655" spans="1:26">
+      <c r="B2655" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="2656" spans="1:26">
+      <c r="B2656" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="2657" spans="1:26">
+      <c r="B2657" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="2658" spans="1:26">
+      <c r="B2658" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="2659" spans="1:26">
+      <c r="B2659" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="2660" spans="1:26">
+      <c r="B2660" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="2661" spans="1:26">
+      <c r="B2661" t="s">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="2662" spans="1:26">
+      <c r="B2662" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="2663" spans="1:26">
+      <c r="B2663" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="2664" spans="1:26">
+      <c r="B2664" t="s">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="2665" spans="1:26">
+      <c r="B2665" t="s">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="2666" spans="1:26">
+      <c r="B2666" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="2667" spans="1:26">
+      <c r="B2667" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="2668" spans="1:26">
+      <c r="B2668" t="s">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="2669" spans="1:26">
+      <c r="B2669" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="2670" spans="1:26">
+      <c r="B2670" t="s">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="2671" spans="1:26">
+      <c r="B2671" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="2672" spans="1:26">
+      <c r="B2672" t="s">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="2673" spans="1:26">
+      <c r="B2673" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="2674" spans="1:26">
+      <c r="B2674" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="2675" spans="1:26">
+      <c r="B2675" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="2676" spans="1:26">
+      <c r="B2676" t="s">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="2677" spans="1:26">
+      <c r="B2677" t="s">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="2678" spans="1:26">
+      <c r="B2678" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="2679" spans="1:26">
+      <c r="B2679" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="2680" spans="1:26">
+      <c r="B2680" t="s">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="2681" spans="1:26">
+      <c r="B2681" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="2682" spans="1:26">
+      <c r="B2682" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="2683" spans="1:26">
+      <c r="B2683" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="2684" spans="1:26">
+      <c r="B2684" t="s">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="2685" spans="1:26">
+      <c r="B2685" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="2686" spans="1:26">
+      <c r="B2686" t="s">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="2687" spans="1:26">
+      <c r="B2687" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="2688" spans="1:26">
+      <c r="B2688" t="s">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="2689" spans="1:26">
+      <c r="B2689" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="2690" spans="1:26">
+      <c r="B2690" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="2691" spans="1:26">
+      <c r="B2691" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="2692" spans="1:26">
+      <c r="B2692" t="s">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="2693" spans="1:26">
+      <c r="B2693" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="2694" spans="1:26">
+      <c r="B2694" t="s">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="2695" spans="1:26">
+      <c r="B2695" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="2696" spans="1:26">
+      <c r="B2696" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="2697" spans="1:26">
+      <c r="B2697" t="s">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="2698" spans="1:26">
+      <c r="B2698" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="2699" spans="1:26">
+      <c r="B2699" t="s">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="2700" spans="1:26">
+      <c r="B2700" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="2701" spans="1:26">
+      <c r="B2701" t="s">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="2702" spans="1:26">
+      <c r="B2702" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="2703" spans="1:26">
+      <c r="B2703" t="s">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="2704" spans="1:26">
+      <c r="B2704" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="2705" spans="1:26">
+      <c r="B2705" t="s">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="2706" spans="1:26">
+      <c r="B2706" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="2707" spans="1:26">
+      <c r="B2707" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="2708" spans="1:26">
+      <c r="B2708" t="s">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="2709" spans="1:26">
+      <c r="B2709" t="s">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="2710" spans="1:26">
+      <c r="B2710" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="2711" spans="1:26">
+      <c r="B2711" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="2712" spans="1:26">
+      <c r="B2712" t="s">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="2713" spans="1:26">
+      <c r="B2713" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="2714" spans="1:26">
+      <c r="B2714" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="2715" spans="1:26">
+      <c r="B2715" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="2716" spans="1:26">
+      <c r="B2716" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="2717" spans="1:26">
+      <c r="B2717" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="2718" spans="1:26">
+      <c r="B2718" t="s">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="2719" spans="1:26">
+      <c r="B2719" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="2720" spans="1:26">
+      <c r="B2720" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="2721" spans="1:26">
+      <c r="B2721" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="2722" spans="1:26">
+      <c r="B2722" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="2723" spans="1:26">
+      <c r="B2723" t="s">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="2724" spans="1:26">
+      <c r="B2724" t="s">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="2725" spans="1:26">
+      <c r="B2725" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="2726" spans="1:26">
+      <c r="B2726" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="2727" spans="1:26">
+      <c r="B2727" t="s">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="2728" spans="1:26">
+      <c r="B2728" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="2729" spans="1:26">
+      <c r="B2729" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="2730" spans="1:26">
+      <c r="B2730" t="s">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="2731" spans="1:26">
+      <c r="B2731" t="s">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="2732" spans="1:26">
+      <c r="B2732" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="2733" spans="1:26">
+      <c r="B2733" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="2734" spans="1:26">
+      <c r="B2734" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="2735" spans="1:26">
+      <c r="B2735" t="s">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="2736" spans="1:26">
+      <c r="B2736" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="2737" spans="1:26">
+      <c r="B2737" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="2738" spans="1:26">
+      <c r="B2738" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="2739" spans="1:26">
+      <c r="B2739" t="s">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="2740" spans="1:26">
+      <c r="B2740" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="2741" spans="1:26">
+      <c r="B2741" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="2742" spans="1:26">
+      <c r="B2742" t="s">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="2743" spans="1:26">
+      <c r="B2743" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="2744" spans="1:26">
+      <c r="B2744" t="s">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="2745" spans="1:26">
+      <c r="B2745" t="s">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="2746" spans="1:26">
+      <c r="B2746" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="2747" spans="1:26">
+      <c r="B2747" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="2748" spans="1:26">
+      <c r="B2748" t="s">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="2749" spans="1:26">
+      <c r="B2749" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="2750" spans="1:26">
+      <c r="B2750" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="2751" spans="1:26">
+      <c r="B2751" t="s">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="2752" spans="1:26">
+      <c r="B2752" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="2753" spans="1:26">
+      <c r="B2753" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="2754" spans="1:26">
+      <c r="B2754" t="s">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="2755" spans="1:26">
+      <c r="B2755" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="2756" spans="1:26">
+      <c r="B2756" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="2757" spans="1:26">
+      <c r="B2757" t="s">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="2758" spans="1:26">
+      <c r="B2758" t="s">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="2759" spans="1:26">
+      <c r="B2759" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="2760" spans="1:26">
+      <c r="B2760" t="s">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="2761" spans="1:26">
+      <c r="B2761" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="2762" spans="1:26">
+      <c r="B2762" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="2763" spans="1:26">
+      <c r="B2763" t="s">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="2764" spans="1:26">
+      <c r="B2764" t="s">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="2765" spans="1:26">
+      <c r="B2765" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="2766" spans="1:26">
+      <c r="B2766" t="s">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="2767" spans="1:26">
+      <c r="B2767" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="2768" spans="1:26">
+      <c r="B2768" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="2769" spans="1:26">
+      <c r="B2769" t="s">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="2770" spans="1:26">
+      <c r="B2770" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="2771" spans="1:26">
+      <c r="B2771" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="2772" spans="1:26">
+      <c r="B2772" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="2773" spans="1:26">
+      <c r="B2773" t="s">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="2774" spans="1:26">
+      <c r="B2774" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="2775" spans="1:26">
+      <c r="B2775" t="s">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="2776" spans="1:26">
+      <c r="B2776" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="2777" spans="1:26">
+      <c r="B2777" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="2778" spans="1:26">
+      <c r="B2778" t="s">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="2779" spans="1:26">
+      <c r="B2779" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="2780" spans="1:26">
+      <c r="B2780" t="s">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="2781" spans="1:26">
+      <c r="B2781" t="s">
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="2782" spans="1:26">
+      <c r="B2782" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="2783" spans="1:26">
+      <c r="B2783" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="2784" spans="1:26">
+      <c r="B2784" t="s">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="2785" spans="1:26">
+      <c r="B2785" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="2786" spans="1:26">
+      <c r="B2786" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="2787" spans="1:26">
+      <c r="B2787" t="s">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="2788" spans="1:26">
+      <c r="B2788" t="s">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="2789" spans="1:26">
+      <c r="B2789" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="2790" spans="1:26">
+      <c r="B2790" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="2791" spans="1:26">
+      <c r="B2791" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="2792" spans="1:26">
+      <c r="B2792" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="2793" spans="1:26">
+      <c r="B2793" t="s">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="2794" spans="1:26">
+      <c r="B2794" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="2795" spans="1:26">
+      <c r="B2795" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="2796" spans="1:26">
+      <c r="B2796" t="s">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="2797" spans="1:26">
+      <c r="B2797" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="2798" spans="1:26">
+      <c r="B2798" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="2799" spans="1:26">
+      <c r="B2799" t="s">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="2800" spans="1:26">
+      <c r="B2800" t="s">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="2801" spans="1:26">
+      <c r="B2801" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="2802" spans="1:26">
+      <c r="B2802" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="2803" spans="1:26">
+      <c r="B2803" t="s">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="2804" spans="1:26">
+      <c r="B2804" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="2805" spans="1:26">
+      <c r="B2805" t="s">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="2806" spans="1:26">
+      <c r="B2806" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="2807" spans="1:26">
+      <c r="B2807" t="s">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="2808" spans="1:26">
+      <c r="B2808" t="s">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="2809" spans="1:26">
+      <c r="B2809" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="2810" spans="1:26">
+      <c r="B2810" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="2811" spans="1:26">
+      <c r="B2811" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="2812" spans="1:26">
+      <c r="B2812" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="2813" spans="1:26">
+      <c r="B2813" t="s">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="2814" spans="1:26">
+      <c r="B2814" t="s">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="2815" spans="1:26">
+      <c r="B2815" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="2816" spans="1:26">
+      <c r="B2816" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="2817" spans="1:26">
+      <c r="B2817" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="2818" spans="1:26">
+      <c r="B2818" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="2819" spans="1:26">
+      <c r="B2819" t="s">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="2820" spans="1:26">
+      <c r="B2820" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="2821" spans="1:26">
+      <c r="B2821" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="2822" spans="1:26">
+      <c r="B2822" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="2823" spans="1:26">
+      <c r="B2823" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="2824" spans="1:26">
+      <c r="B2824" t="s">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="2825" spans="1:26">
+      <c r="B2825" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="2826" spans="1:26">
+      <c r="B2826" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="2827" spans="1:26">
+      <c r="B2827" t="s">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="2828" spans="1:26">
+      <c r="B2828" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="2829" spans="1:26">
+      <c r="B2829" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="2830" spans="1:26">
+      <c r="B2830" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="2831" spans="1:26">
+      <c r="B2831" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="2832" spans="1:26">
+      <c r="B2832" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="2833" spans="1:26">
+      <c r="B2833" t="s">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="2834" spans="1:26">
+      <c r="B2834" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="2835" spans="1:26">
+      <c r="B2835" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="2836" spans="1:26">
+      <c r="B2836" t="s">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="2837" spans="1:26">
+      <c r="B2837" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="2838" spans="1:26">
+      <c r="B2838" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="2839" spans="1:26">
+      <c r="B2839" t="s">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="2840" spans="1:26">
+      <c r="B2840" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="2841" spans="1:26">
+      <c r="B2841" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="2842" spans="1:26">
+      <c r="B2842" t="s">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="2843" spans="1:26">
+      <c r="B2843" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="2844" spans="1:26">
+      <c r="B2844" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="2845" spans="1:26">
+      <c r="B2845" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="2846" spans="1:26">
+      <c r="B2846" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="2847" spans="1:26">
+      <c r="B2847" t="s">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="2848" spans="1:26">
+      <c r="B2848" t="s">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="2849" spans="1:26">
+      <c r="B2849" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="2850" spans="1:26">
+      <c r="B2850" t="s">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="2851" spans="1:26">
+      <c r="B2851" t="s">
+        <v>2854</v>
+      </c>
+    </row>
+    <row r="2852" spans="1:26">
+      <c r="B2852" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="2853" spans="1:26">
+      <c r="B2853" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="2854" spans="1:26">
+      <c r="B2854" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="2855" spans="1:26" customHeight="1" ht="446">
+      <c r="B2855" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C2855" t="s">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>