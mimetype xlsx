--- v0 (2026-04-15)
+++ v1 (2026-06-01)
@@ -12,79 +12,137 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>necklace (BHH.00218)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.00399)</t>
+  </si>
+  <si>
     <t>Beaded wall pocket (BHH.00590)</t>
   </si>
   <si>
+    <t>moccasin (BHH.00728)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00798)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00799)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.01504)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.01714)</t>
+  </si>
+  <si>
+    <t>cushion (BHH.01772)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01774)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01775)</t>
+  </si>
+  <si>
+    <t>bag ; wallet (BHH.02004)</t>
+  </si>
+  <si>
     <t>jacket; beaded (BHH.02085)</t>
   </si>
   <si>
+    <t>saddle piece (BHH.02120)</t>
+  </si>
+  <si>
+    <t>saddle piece (BHH.02121)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02122)</t>
+  </si>
+  <si>
     <t>Padded Saddle (BHH.02125)</t>
+  </si>
+  <si>
+    <t>legging ; cuff (BHH.02154)</t>
+  </si>
+  <si>
+    <t>legging ; cuff (BHH.02155)</t>
   </si>
   <si>
     <t>jacket; 
 child's (BHH.02401)</t>
   </si>
   <si>
     <t>dress; 
 Child (BHH.02404)</t>
+  </si>
+  <si>
+    <t>blanket, saddle (BHH.02413)</t>
+  </si>
+  <si>
+    <t>mossbag &amp; amulet (BHH.02514)</t>
+  </si>
+  <si>
+    <t>Birchbark container with lid; 
+Birch bark container with lid (BHH.02515)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -402,60 +460,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:Z25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.855" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
@@ -477,50 +535,145 @@
     <row r="2" spans="1:26">
       <c r="B2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="B3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="B5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="B6" t="s">
         <v>8</v>
       </c>
     </row>
+    <row r="7" spans="1:26">
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="B8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="B9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="B10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="B11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="B12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="B14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="B15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="B16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="B17" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="B18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="B19" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="B20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="B21" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="B22" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="B23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="B24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="B25" t="s">
+        <v>27</v>
+      </c>
+    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>