--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -26,123 +26,123 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>bag ; wallet (BHH.02004)</t>
-[...11 lines deleted...]
-    <t>Beaded wall pocket (BHH.00590)</t>
+    <t>saddle piece (BHH.02121)</t>
+  </si>
+  <si>
+    <t>saddle piece (BHH.02120)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.00399)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02122)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.01504)</t>
+  </si>
+  <si>
+    <t>Padded Saddle (BHH.02125)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.00218)</t>
+  </si>
+  <si>
+    <t>mossbag &amp; amulet (BHH.02514)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00728)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01774)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01775)</t>
+  </si>
+  <si>
+    <t>legging ; cuff (BHH.02155)</t>
+  </si>
+  <si>
+    <t>legging ; cuff (BHH.02154)</t>
+  </si>
+  <si>
+    <t>jacket; beaded (BHH.02085)</t>
+  </si>
+  <si>
+    <t>jacket; 
+child's (BHH.02401)</t>
+  </si>
+  <si>
+    <t>dress; 
+Child (BHH.02404)</t>
+  </si>
+  <si>
+    <t>cushion (BHH.01772)</t>
+  </si>
+  <si>
+    <t>blanket, saddle (BHH.02413)</t>
   </si>
   <si>
     <t>Birchbark container with lid; 
 Birch bark container with lid (BHH.02515)</t>
   </si>
   <si>
-    <t>blanket, saddle (BHH.02413)</t>
-[...52 lines deleted...]
-    <t>saddle piece (BHH.02121)</t>
+    <t>Beaded wall pocket (BHH.00590)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.01714)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00799)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00798)</t>
+  </si>
+  <si>
+    <t>bag ; wallet (BHH.02004)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>