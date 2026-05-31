--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -12,350 +12,65 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>strip (BHH.00213)</t>
-[...28 lines deleted...]
-  <si>
     <t>Beaded wall pocket (BHH.00590)</t>
-  </si>
-[...253 lines deleted...]
-    <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -673,580 +388,105 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z97"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.855" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="56.415" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="B2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
-[...473 lines deleted...]
-    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CollectiveAccess</vt:lpstr>