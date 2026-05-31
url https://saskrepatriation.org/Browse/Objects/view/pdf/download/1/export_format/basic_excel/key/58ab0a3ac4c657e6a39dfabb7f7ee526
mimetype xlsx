--- v1 (2026-05-31)
+++ v2 (2026-05-31)
@@ -12,65 +12,350 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>bag (BHH.01803)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
+  </si>
+  <si>
+    <t>bandolier (BHH.00546)</t>
+  </si>
+  <si>
+    <t>basket lid (BHH.00815)</t>
+  </si>
+  <si>
+    <t>basket middle (BHH.00814)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.02051)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.02052)</t>
+  </si>
+  <si>
+    <t>basket with lid and small basket (BHH.02049)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01907)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01909)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01928)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01932)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01934)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01935)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01936)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01979)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01960)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01942)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01948)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01896)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01894)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00710)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00731)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00732)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00733)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01422)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00709)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00875)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00879)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00880)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin ; Child's (BHH.00711)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin ; Child's (BHH.00723)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01939)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01913)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01938)</t>
+  </si>
+  <si>
     <t>Beaded wall pocket (BHH.00590)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00303)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01908)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01921)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01937)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01957)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01987)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00552)</t>
+  </si>
+  <si>
+    <t>belt ; or strip (BHH.00305)</t>
+  </si>
+  <si>
+    <t>canoe, model (BHH.00812)</t>
+  </si>
+  <si>
+    <t>cuff and shoulder strip (BHH.01958)</t>
+  </si>
+  <si>
+    <t>cuffs (BHH.01911)</t>
+  </si>
+  <si>
+    <t>cuffs or shoulder strip (BHH.01892)</t>
+  </si>
+  <si>
+    <t>cuffs or shoulder strip (BHH.01891)</t>
+  </si>
+  <si>
+    <t>fan (BHH.02718)</t>
+  </si>
+  <si>
+    <t>gun case (BHH.01875)</t>
+  </si>
+  <si>
+    <t>handbag (BHH.00777)</t>
+  </si>
+  <si>
+    <t>handbag; bag (BHH.00722)</t>
+  </si>
+  <si>
+    <t>illustration (BHH.00541)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02146)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02145)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02557)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01538)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01782)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00329)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01781)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00330)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01295)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01294)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01293)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01780)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01778)</t>
+  </si>
+  <si>
+    <t>moccasin ; child's (BHH.01424)</t>
+  </si>
+  <si>
+    <t>moccasin ; child's (BHH.01423)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.01425)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00708)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.01485)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00667)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.01486)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00668)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00362)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00361)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02743)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02633)</t>
+  </si>
+  <si>
+    <t>portrait ; painting (BHH.02421)</t>
+  </si>
+  <si>
+    <t>pouch ; tobacco pouch (BHH.02742)</t>
+  </si>
+  <si>
+    <t>ring (BHH.01351)</t>
+  </si>
+  <si>
+    <t>rug ; wall hanging (BHH.02417)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00776)</t>
+  </si>
+  <si>
+    <t>Shell earring (BHH.01353)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01336)</t>
+  </si>
+  <si>
+    <t>strip (BHH.00213)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01341)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01334)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01941)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01954)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01953)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.01956)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.01949)</t>
+  </si>
+  <si>
+    <t>wall case ; bag (BHH.00781)</t>
+  </si>
+  <si>
+    <t>wall pocket ; wallpocket (BHH.01848)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -388,103 +673,578 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z2"/>
+  <dimension ref="A1:Z97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.855" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="56.415" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="B2" t="s">
         <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="B3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="B5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="B8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="B9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="B10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="B11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="B12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="B14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="B15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="B16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="B17" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="B18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="B19" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="B20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="B21" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="B22" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="B23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="B24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="B25" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="B26" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="B27" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="B28" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="B29" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="B30" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="B31" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="B32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="B33" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="B34" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="B35" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="B36" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="B37" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="B38" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="B39" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="B40" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="B41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="B42" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="B43" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="B44" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="B45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="B46" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="B47" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="B48" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="B49" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="B50" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="B51" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="B52" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="B53" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="B54" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="B55" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="B56" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="B57" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="B58" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="B59" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="B60" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="B61" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="B62" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="B63" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="B64" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="B65" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="B66" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="B67" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="B68" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="B69" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="B70" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="B71" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="B72" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="B73" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="B74" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="B75" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="B76" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="B77" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="B78" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="B79" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="B80" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="B81" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="B82" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="B83" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="B84" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="B85" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="B86" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="B87" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="B88" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="B89" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="B90" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="B91" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="B92" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="B93" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="B94" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="B95" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="B96" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="B97" t="s">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>