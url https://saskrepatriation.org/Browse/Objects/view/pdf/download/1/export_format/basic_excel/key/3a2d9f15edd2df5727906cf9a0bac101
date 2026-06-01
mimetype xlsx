--- v0 (2026-04-14)
+++ v1 (2026-06-01)
@@ -26,336 +26,336 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02743)</t>
+  </si>
+  <si>
+    <t>pouch ; tobacco pouch (BHH.02742)</t>
+  </si>
+  <si>
+    <t>fan (BHH.02718)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02633)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02557)</t>
+  </si>
+  <si>
+    <t>portrait ; painting (BHH.02421)</t>
+  </si>
+  <si>
+    <t>rug ; wall hanging (BHH.02417)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02146)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02145)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.02052)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.02051)</t>
+  </si>
+  <si>
+    <t>basket with lid and small basket (BHH.02049)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01987)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01979)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01960)</t>
+  </si>
+  <si>
+    <t>cuff and shoulder strip (BHH.01958)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01957)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.01956)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01954)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01953)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.01949)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01948)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01942)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01941)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01939)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01938)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01937)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01936)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01935)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01934)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01932)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01928)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01921)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01913)</t>
+  </si>
+  <si>
+    <t>cuffs (BHH.01911)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01909)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01908)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01907)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01896)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01894)</t>
+  </si>
+  <si>
+    <t>cuffs or shoulder strip (BHH.01892)</t>
+  </si>
+  <si>
+    <t>cuffs or shoulder strip (BHH.01891)</t>
+  </si>
+  <si>
+    <t>gun case (BHH.01875)</t>
+  </si>
+  <si>
+    <t>wall pocket ; wallpocket (BHH.01848)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01803)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01782)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01781)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01780)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01778)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01538)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.01486)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.01485)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.01425)</t>
+  </si>
+  <si>
+    <t>moccasin ; child's (BHH.01424)</t>
+  </si>
+  <si>
+    <t>moccasin ; child's (BHH.01423)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01422)</t>
+  </si>
+  <si>
+    <t>Shell earring (BHH.01353)</t>
+  </si>
+  <si>
+    <t>ring (BHH.01351)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01341)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01336)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01334)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01295)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01294)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01293)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00880)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00879)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00875)</t>
+  </si>
+  <si>
+    <t>basket lid (BHH.00815)</t>
+  </si>
+  <si>
+    <t>basket middle (BHH.00814)</t>
+  </si>
+  <si>
+    <t>canoe, model (BHH.00812)</t>
+  </si>
+  <si>
+    <t>wall case ; bag (BHH.00781)</t>
+  </si>
+  <si>
+    <t>handbag (BHH.00777)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00776)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00733)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00732)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00731)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin ; Child's (BHH.00723)</t>
+  </si>
+  <si>
+    <t>handbag; bag (BHH.00722)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin ; Child's (BHH.00711)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00710)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00709)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00708)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00668)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00667)</t>
+  </si>
+  <si>
+    <t>Beaded wall pocket (BHH.00590)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00552)</t>
+  </si>
+  <si>
+    <t>bandolier (BHH.00546)</t>
+  </si>
+  <si>
+    <t>illustration (BHH.00541)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00362)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00361)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00330)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00329)</t>
+  </si>
+  <si>
+    <t>belt ; or strip (BHH.00305)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00303)</t>
+  </si>
+  <si>
     <t>strip (BHH.00213)</t>
-  </si>
-[...283 lines deleted...]
-    <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>