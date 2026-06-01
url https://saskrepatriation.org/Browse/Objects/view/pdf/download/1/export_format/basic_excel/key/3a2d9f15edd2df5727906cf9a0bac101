--- v1 (2026-06-01)
+++ v2 (2026-06-01)
@@ -26,336 +26,336 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>bag (BHH.01803)</t>
+  </si>
+  <si>
     <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
   </si>
   <si>
+    <t>bandolier (BHH.00546)</t>
+  </si>
+  <si>
+    <t>basket lid (BHH.00815)</t>
+  </si>
+  <si>
+    <t>basket middle (BHH.00814)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.02051)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.02052)</t>
+  </si>
+  <si>
+    <t>basket with lid and small basket (BHH.02049)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01907)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01909)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01928)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01932)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01934)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01935)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01936)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01979)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01960)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01942)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01948)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01896)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01894)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00710)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00731)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00732)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00733)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01422)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00709)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00875)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00879)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00880)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin ; Child's (BHH.00711)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin ; Child's (BHH.00723)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01939)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01913)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01938)</t>
+  </si>
+  <si>
+    <t>Beaded wall pocket (BHH.00590)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00303)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01908)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01921)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01937)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01957)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01987)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00552)</t>
+  </si>
+  <si>
+    <t>belt ; or strip (BHH.00305)</t>
+  </si>
+  <si>
+    <t>canoe, model (BHH.00812)</t>
+  </si>
+  <si>
+    <t>cuff and shoulder strip (BHH.01958)</t>
+  </si>
+  <si>
+    <t>cuffs (BHH.01911)</t>
+  </si>
+  <si>
+    <t>cuffs or shoulder strip (BHH.01892)</t>
+  </si>
+  <si>
+    <t>cuffs or shoulder strip (BHH.01891)</t>
+  </si>
+  <si>
+    <t>fan (BHH.02718)</t>
+  </si>
+  <si>
+    <t>gun case (BHH.01875)</t>
+  </si>
+  <si>
+    <t>handbag (BHH.00777)</t>
+  </si>
+  <si>
+    <t>handbag; bag (BHH.00722)</t>
+  </si>
+  <si>
+    <t>illustration (BHH.00541)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02146)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02145)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02557)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01538)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01782)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00329)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01781)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00330)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01295)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01294)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01293)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01780)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01778)</t>
+  </si>
+  <si>
+    <t>moccasin ; child's (BHH.01424)</t>
+  </si>
+  <si>
+    <t>moccasin ; child's (BHH.01423)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.01425)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00708)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.01485)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00667)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.01486)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00668)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00362)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00361)</t>
+  </si>
+  <si>
     <t>Pipe bag (BHH.02743)</t>
   </si>
   <si>
+    <t>Pipe bag (BHH.02633)</t>
+  </si>
+  <si>
+    <t>portrait ; painting (BHH.02421)</t>
+  </si>
+  <si>
     <t>pouch ; tobacco pouch (BHH.02742)</t>
   </si>
   <si>
-    <t>fan (BHH.02718)</t>
-[...8 lines deleted...]
-    <t>portrait ; painting (BHH.02421)</t>
+    <t>ring (BHH.01351)</t>
   </si>
   <si>
     <t>rug ; wall hanging (BHH.02417)</t>
   </si>
   <si>
-    <t>legging (BHH.02146)</t>
-[...26 lines deleted...]
-    <t>belt (BHH.01957)</t>
+    <t>sheath, knife (BHH.00776)</t>
+  </si>
+  <si>
+    <t>Shell earring (BHH.01353)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01336)</t>
+  </si>
+  <si>
+    <t>strip (BHH.00213)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01341)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01334)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01941)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01954)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01953)</t>
   </si>
   <si>
     <t>strip ; or belt (BHH.01956)</t>
   </si>
   <si>
-    <t>strip (BHH.01954)</t>
-[...4 lines deleted...]
-  <si>
     <t>strip ; or belt (BHH.01949)</t>
   </si>
   <si>
-    <t>Beaded belt (BHH.01948)</t>
-[...62 lines deleted...]
-    <t>gun case (BHH.01875)</t>
+    <t>wall case ; bag (BHH.00781)</t>
   </si>
   <si>
     <t>wall pocket ; wallpocket (BHH.01848)</t>
-  </si>
-[...151 lines deleted...]
-    <t>strip (BHH.00213)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>