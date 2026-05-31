--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -26,180 +26,180 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
+    <t>pipe (BHH.02643)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02607)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02596)</t>
+  </si>
+  <si>
+    <t>basket (BHH.02545)</t>
+  </si>
+  <si>
+    <t>Metis sash (BHH.02372)</t>
+  </si>
+  <si>
+    <t>strap; belt (BHH.01969)</t>
+  </si>
+  <si>
+    <t>guncase (BHH.01876)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01811)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01810)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01376)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01375)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01374)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01373)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01372)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01371)</t>
+  </si>
+  <si>
+    <t>strip ; jacket remnants (BHH.01363)</t>
+  </si>
+  <si>
+    <t>pocket cover; jacket remnants (BHH.01362)</t>
+  </si>
+  <si>
+    <t>pocket cover; jacket remnants (BHH.01361)</t>
+  </si>
+  <si>
+    <t>strip ; jacket remnants (BHH.01360)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01075)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01074)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01073)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00769)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00768)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00738)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00737)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00642)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00641)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00640)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00639)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00638)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00637)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00636)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00635)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet (BHH.00625)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet (BHH.00624)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00615)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00614)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00613)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell (BHH.00612)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00611)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.00310)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00238)</t>
+  </si>
+  <si>
     <t>photograph (BHH.00161)</t>
-  </si>
-[...127 lines deleted...]
-    <t>pipe (BHH.02643)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>