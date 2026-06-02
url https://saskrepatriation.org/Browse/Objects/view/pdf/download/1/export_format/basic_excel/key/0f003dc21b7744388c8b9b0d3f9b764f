--- v0 (2026-04-15)
+++ v1 (2026-06-02)
@@ -28,8709 +28,8709 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2859">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Object</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>[BLANK] (BHH.01799)</t>
-[...5 lines deleted...]
-    <t>yoke (BHH.02133)</t>
+    <t>1 lead slug (BHH.00482)</t>
+  </si>
+  <si>
+    <t>2 Metal bullet clips (BHH.00429)</t>
+  </si>
+  <si>
+    <t>2 Square nails iron (BHH.00430)</t>
+  </si>
+  <si>
+    <t>Acrylic painting (BHH.00163)</t>
+  </si>
+  <si>
+    <t>Acrylic painting (BHH.00164)</t>
+  </si>
+  <si>
+    <t>Ammunition (BHH.00004)</t>
+  </si>
+  <si>
+    <t>Ammunition (BHH.00005)</t>
+  </si>
+  <si>
+    <t>Ammunition (BHH.00486)</t>
+  </si>
+  <si>
+    <t>Ammunition (BHH.00487)</t>
+  </si>
+  <si>
+    <t>Ammunition Box (BHH.02551)</t>
+  </si>
+  <si>
+    <t>Ammunition clip with 5 shells (BHH.00488)</t>
+  </si>
+  <si>
+    <t>Ammunition Round (BHH.00491)</t>
+  </si>
+  <si>
+    <t>Ammunition round : Bullet (BHH.00474)</t>
+  </si>
+  <si>
+    <t>Ammunition Round ; Bullet (BHH.00478)</t>
+  </si>
+  <si>
+    <t>Ammunition Round Centre fire (BHH.00444)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00411)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00412)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00413)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00414)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00415)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00416)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00417)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00418)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00419)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00420)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00421)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00422)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00423)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00424)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00425)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00426)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00427)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00428)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00431)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00433)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00441)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00445)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00446)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00447)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00448)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00449)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00450)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00451)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00452)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00453)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00454)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00455)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00456)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00457)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00458)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00459)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00460)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00462)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds (BHH.00470)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00485)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00014)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00015)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00016)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00017)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00018)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00019)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00020)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00021)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00022)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00023)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00024)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00025)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00026)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00028)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00032)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00033)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00034)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00047)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00053)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00059)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00060)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00063)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00064)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00065)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00066)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00067)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00068)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00069)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00070)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00071)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00072)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00073)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00074)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00157)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00158)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.01053)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.01717)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00503)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds (BHH.00504)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds : Bullet (BHH.00038)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds : Bullet (BHH.00054)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00029)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00031)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00035)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00036)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00037)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00039)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00040)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00041)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00045)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00049)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00050)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00051)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00052)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00056)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00057)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00058)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00061)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00062)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00432)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00434)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds ; Bullet (BHH.00476)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds ; bullett (BHH.00046)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds assorted (BHH.00461)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds in tin box (BHH.00502)</t>
+  </si>
+  <si>
+    <t>Ammunition Rounds or Unknown Gun part (BHH.00048)</t>
+  </si>
+  <si>
+    <t>Ammunition rounds; Batoche (BHH.00468)</t>
+  </si>
+  <si>
+    <t>Ammunition; 1 bag of shotgun shot (BHH.00477)</t>
+  </si>
+  <si>
+    <t>Ammunition; Bullet (BHH.00475)</t>
+  </si>
+  <si>
+    <t>Ammunition; Lead tips (7) Caliber Unknown (BHH.01721)</t>
+  </si>
+  <si>
+    <t>Ammunition; shotgun shell (BHH.00489)</t>
+  </si>
+  <si>
+    <t>Ammunition; shotgun shell (BHH.00490)</t>
+  </si>
+  <si>
+    <t>ankle bells (BHH.02171)</t>
+  </si>
+  <si>
+    <t>ankle bells (BHH.02173)</t>
+  </si>
+  <si>
+    <t>Apron (BHH.00173)</t>
+  </si>
+  <si>
+    <t>Apron (BHH.00174)</t>
+  </si>
+  <si>
+    <t>Apron panel (BHH.00171)</t>
+  </si>
+  <si>
+    <t>Apron panel (BHH.00172)</t>
+  </si>
+  <si>
+    <t>apron, dance (BHH.02191)</t>
+  </si>
+  <si>
+    <t>apron, dance (BHH.02193)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01728)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01641)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01644)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01645)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01646)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01647)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01648)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01649)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01650)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01651)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01652)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01659)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01660)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01661)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01662)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01663)</t>
+  </si>
+  <si>
+    <t>arrow (BHH.01389)</t>
+  </si>
+  <si>
+    <t>Arrow ; Arrows (BHH.01640)</t>
+  </si>
+  <si>
+    <t>Arrow ; Arrows (BHH.01642)</t>
+  </si>
+  <si>
+    <t>Arrow ; Arrows (BHH.01643)</t>
+  </si>
+  <si>
+    <t>Arrow ; Arrows (BHH.01664)</t>
+  </si>
+  <si>
+    <t>Arrow ; Arrows (BHH.01665)</t>
+  </si>
+  <si>
+    <t>Arrow ; Arrows (BHH.01726)</t>
+  </si>
+  <si>
+    <t>Arrow ; Arrows (BHH.01727)</t>
+  </si>
+  <si>
+    <t>Arrows; arrow (BHH.01653)</t>
+  </si>
+  <si>
+    <t>Arrows; arrow (BHH.01654)</t>
+  </si>
+  <si>
+    <t>Arrows; arrow (BHH.01655)</t>
+  </si>
+  <si>
+    <t>Arrows; arrow (BHH.01656)</t>
+  </si>
+  <si>
+    <t>Arrows; arrow (BHH.01657)</t>
+  </si>
+  <si>
+    <t>Arrows; arrow (BHH.01658)</t>
+  </si>
+  <si>
+    <t>Assumption Sash (BHH.02082)</t>
+  </si>
+  <si>
+    <t>Assumption Sash (BHH.02083)</t>
+  </si>
+  <si>
+    <t>Assumption Sash (BHH.02373)</t>
+  </si>
+  <si>
+    <t>awl (BHH.01697)</t>
+  </si>
+  <si>
+    <t>awl case (BHH.00670)</t>
+  </si>
+  <si>
+    <t>awl case (BHH.01415)</t>
+  </si>
+  <si>
+    <t>axe (BHH.00281)</t>
+  </si>
+  <si>
+    <t>axe head (BHH.01685)</t>
+  </si>
+  <si>
+    <t>axe head (BHH.00160)</t>
+  </si>
+  <si>
+    <t>axe; tomahawk (BHH.01582)</t>
+  </si>
+  <si>
+    <t>axe; tomahawk (BHH.01584)</t>
+  </si>
+  <si>
+    <t>Babiche bag (BHH.02516)</t>
+  </si>
+  <si>
+    <t>baby wrap for cradleboard; cradle board (BHH.00199)</t>
+  </si>
+  <si>
+    <t>Back rest (BHH.02099)</t>
+  </si>
+  <si>
+    <t>Back rest (BHH.02410)</t>
+  </si>
+  <si>
+    <t>Backrest model (BHH.00207)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00273)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00754)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00911)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00912)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00916)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00918)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00919)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00922)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01289)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01371)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01372)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01373)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01374)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01375)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01376)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02067)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02068)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02070)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01500)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02581)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00676)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00677)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00678)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00679)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00682)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00696)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00721)</t>
+  </si>
+  <si>
+    <t>bag (BHH.00736)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01803)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01817)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01843)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01850)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02719)</t>
+  </si>
+  <si>
+    <t>bag (BHH.02817)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01005)</t>
+  </si>
+  <si>
+    <t>bag (BHH.01042)</t>
+  </si>
+  <si>
+    <t>bag ; parfleche bag (BHH.01553)</t>
+  </si>
+  <si>
+    <t>bag ; pouch (BHH.00921)</t>
+  </si>
+  <si>
+    <t>bag ; pouch (BHH.00923)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00913)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00914)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00915)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00920)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00924)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00926)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00927)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.00928)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.02006)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.02071)</t>
+  </si>
+  <si>
+    <t>bag ; purse (BHH.01409)</t>
+  </si>
+  <si>
+    <t>bag ; wall pouch (BHH.02064)</t>
+  </si>
+  <si>
+    <t>bag ; wall pouch (BHH.02065)</t>
+  </si>
+  <si>
+    <t>bag ; wall pouch (BHH.02066)</t>
+  </si>
+  <si>
+    <t>bag ; wallet (BHH.02004)</t>
+  </si>
+  <si>
+    <t>Bag for Gun Cleaning Rod (BHH.02488)</t>
+  </si>
+  <si>
+    <t>bag, medicine (BHH.02846)</t>
+  </si>
+  <si>
+    <t>bag, pipe (BHH.02635)</t>
+  </si>
+  <si>
+    <t>bag, pipe (BHH.02637)</t>
+  </si>
+  <si>
+    <t>bag, pipe; 
+Pipe bag (BHH.02636)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02751)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02794)</t>
+  </si>
+  <si>
+    <t>bag, tobacco ; Pipe bag (BHH.02852)</t>
+  </si>
+  <si>
+    <t>bag, tobacco; 
+Pipe bag (BHH.02775)</t>
+  </si>
+  <si>
+    <t>Bag; Beaded Pouch (BHH.02056)</t>
+  </si>
+  <si>
+    <t>bag; or wallpocket (BHH.00925)</t>
+  </si>
+  <si>
+    <t>bag; whimsy (BHH.00705)</t>
+  </si>
+  <si>
+    <t>Band / Cuff (BHH.01532)</t>
+  </si>
+  <si>
+    <t>Band / Cuff (BHH.01533)</t>
+  </si>
+  <si>
+    <t>Band / Cuff (BHH.01534)</t>
+  </si>
+  <si>
+    <t>bandolier (BHH.00546)</t>
+  </si>
+  <si>
+    <t>bandolier (BHH.01370)</t>
+  </si>
+  <si>
+    <t>bandolier (BHH.01809)</t>
+  </si>
+  <si>
+    <t>bandolier bag (BHH.00317)</t>
+  </si>
+  <si>
+    <t>bandolier bag (BHH.00318)</t>
+  </si>
+  <si>
+    <t>bandolier bag (BHH.00319)</t>
+  </si>
+  <si>
+    <t>bandolier bag (BHH.01369)</t>
+  </si>
+  <si>
+    <t>bandolier bag (BHH.02544)</t>
+  </si>
+  <si>
+    <t>Bandolier; bag (BHH.01428)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01300)</t>
+  </si>
+  <si>
+    <t>Basket (BHH.01301)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01312)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01729)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01810)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01811)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01842)</t>
+  </si>
+  <si>
+    <t>basket (BHH.01847)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00737)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00738)</t>
+  </si>
+  <si>
+    <t>basket (BHH.02545)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00752)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00797)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00803)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00828)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00829)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00830)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00831)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00832)</t>
+  </si>
+  <si>
+    <t>basket (BHH.00833)</t>
+  </si>
+  <si>
+    <t>basket ; grass; 
+berries (BHH.00197)</t>
+  </si>
+  <si>
+    <t>basket and lid (BHH.00192)</t>
+  </si>
+  <si>
+    <t>basket and lid (BHH.00194)</t>
+  </si>
+  <si>
+    <t>basket and lid (BHH.00846)</t>
+  </si>
+  <si>
+    <t>basket and lid (BHH.01499)</t>
+  </si>
+  <si>
+    <t>basket and lid (BHH.02045)</t>
+  </si>
+  <si>
+    <t>basket and lid (BHH.02048)</t>
+  </si>
+  <si>
+    <t>basket bottom (BHH.00816)</t>
+  </si>
+  <si>
+    <t>basket lid (BHH.00753)</t>
+  </si>
+  <si>
+    <t>basket lid (BHH.00815)</t>
+  </si>
+  <si>
+    <t>basket lid (BHH.01298)</t>
+  </si>
+  <si>
+    <t>Basket lid (BHH.01302)</t>
+  </si>
+  <si>
+    <t>basket lid (BHH.00193)</t>
+  </si>
+  <si>
+    <t>basket middle (BHH.00814)</t>
+  </si>
+  <si>
+    <t>basket with berries (BHH.00720)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.02051)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.02052)</t>
+  </si>
+  <si>
+    <t>basket with lid (BHH.00809)</t>
+  </si>
+  <si>
+    <t>basket with lid and small basket (BHH.02049)</t>
+  </si>
+  <si>
+    <t>basket; 
+Trinket; 
+toy (BHH.01299)</t>
+  </si>
+  <si>
+    <t>Bayonet (BHH.00099)</t>
+  </si>
+  <si>
+    <t>Bayonet ? (BHH.02453)</t>
+  </si>
+  <si>
+    <t>Bayonet, possibly reproduction (BHH.00096)</t>
+  </si>
+  <si>
+    <t>bead (BHH.01736)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00569)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00570)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00571)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00572)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00573)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00574)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00575)</t>
+  </si>
+  <si>
+    <t>bead (BHH.00576)</t>
+  </si>
+  <si>
+    <t>Beaded arm band (BHH.02175)</t>
+  </si>
+  <si>
+    <t>Beaded arm band (BHH.02178)</t>
+  </si>
+  <si>
+    <t>Beaded arm band (BHH.02189)</t>
+  </si>
+  <si>
+    <t>Beaded arm band (BHH.02190)</t>
+  </si>
+  <si>
+    <t>Beaded bag (BHH.02648)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.02559)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01769)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01881)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01889)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01895)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01899)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01902)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01903)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01907)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01909)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01919)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01920)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01928)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01932)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01934)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01935)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01936)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01942)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01948)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01950)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01960)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01961)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01963)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01964)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01970)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.01979)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.02112)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.02192)</t>
+  </si>
+  <si>
+    <t>Beaded belt (BHH.00310)</t>
+  </si>
+  <si>
+    <t>Beaded belt ; sash (BHH.01004)</t>
+  </si>
+  <si>
+    <t>Beaded belt and side drops (BHH.02181)</t>
+  </si>
+  <si>
+    <t>Beaded belt; 
+strip (BHH.01904)</t>
+  </si>
+  <si>
+    <t>Beaded cape (BHH.00168)</t>
+  </si>
+  <si>
+    <t>Beaded cape (BHH.00169)</t>
+  </si>
+  <si>
+    <t>Beaded cloth (BHH.00229)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01894)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01896)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01990)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.01991)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.02162)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.02163)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.02176)</t>
+  </si>
+  <si>
+    <t>beaded cuff (BHH.02177)</t>
+  </si>
+  <si>
+    <t>beaded cuff; panel (BHH.01898)</t>
+  </si>
+  <si>
+    <t>beaded cuff; panel (BHH.01905)</t>
+  </si>
+  <si>
+    <t>Beaded disc; rondelle; rondell (BHH.00789)</t>
+  </si>
+  <si>
+    <t>Beaded garter, legband (BHH.02165)</t>
+  </si>
+  <si>
+    <t>Beaded garter, legband (BHH.02166)</t>
+  </si>
+  <si>
+    <t>Beaded Jacket (BHH.02391)</t>
+  </si>
+  <si>
+    <t>Beaded Knife Sheath (BHH.02057)</t>
+  </si>
+  <si>
+    <t>Beaded Knife Sheath (BHH.02058)</t>
+  </si>
+  <si>
+    <t>Beaded Knife Sheath (BHH.02059)</t>
+  </si>
+  <si>
+    <t>Beaded Knife Sheath (BHH.02069)</t>
+  </si>
+  <si>
+    <t>Beaded Knife Sheath (BHH.00866)</t>
+  </si>
+  <si>
+    <t>Beaded leather; Doiley ; mat (BHH.00275)</t>
+  </si>
+  <si>
+    <t>Beaded leather; mat (BHH.00277)</t>
+  </si>
+  <si>
+    <t>Beaded leather; mat (BHH.00278)</t>
+  </si>
+  <si>
+    <t>Beaded leg bands; Garter (BHH.02179)</t>
+  </si>
+  <si>
+    <t>Beaded leg bands; Garter (BHH.02180)</t>
+  </si>
+  <si>
+    <t>Beaded mocassin (BHH.00743)</t>
+  </si>
+  <si>
+    <t>Beaded mocassin (BHH.00744)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00795)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00796)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00798)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00799)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00801)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00802)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00804)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00805)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00835)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00836)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00842)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00843)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00849)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00850)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00869)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00870)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00875)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00876)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00879)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00880)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00891)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00892)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00895)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00896)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00903)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00904)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00905)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00637)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00638)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00685)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00686)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00688)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00689)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00694)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00695)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00701)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00702)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00703)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00704)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00706)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00707)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00709)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00710)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00712)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00713)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00714)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00715)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00716)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00717)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00731)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00732)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.00733)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01422)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01437)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01438)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01470)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01471)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01472)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01473)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02322)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02440)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02441)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02518)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.02519)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01540)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin (BHH.01541)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin ; Child's (BHH.00711)</t>
+  </si>
+  <si>
+    <t>Beaded moccasin ; Child's (BHH.00723)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00883)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00884)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00885)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00886)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00887)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00888)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00889)</t>
+  </si>
+  <si>
+    <t>beaded moccasin; embroidery (BHH.00890)</t>
+  </si>
+  <si>
+    <t>Beaded moccasins; embroidered (BHH.02062)</t>
+  </si>
+  <si>
+    <t>Beaded moccasins; embroidered (BHH.02063)</t>
+  </si>
+  <si>
+    <t>Beaded neck tie (BHH.02164)</t>
+  </si>
+  <si>
+    <t>Beaded necklace (BHH.02185)</t>
+  </si>
+  <si>
+    <t>Beaded necklace (BHH.01327)</t>
+  </si>
+  <si>
+    <t>Beaded panel (BHH.00295)</t>
+  </si>
+  <si>
+    <t>Beaded panel (BHH.00296)</t>
+  </si>
+  <si>
+    <t>Beaded Purse (BHH.00279)</t>
+  </si>
+  <si>
+    <t>Beaded rosette; rondelle (BHH.01451)</t>
+  </si>
+  <si>
+    <t>Beaded sash (BHH.00547)</t>
+  </si>
+  <si>
+    <t>Beaded shirt (BHH.02095)</t>
+  </si>
+  <si>
+    <t>Beaded shirt (BHH.02097)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01977)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01978)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01992)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01995)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01996)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.00307)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.00308)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01883)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01884)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01885)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01886)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01887)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01888)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01893)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01900)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01901)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01906)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01912)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01913)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01914)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01915)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01916)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01917)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01918)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01938)</t>
+  </si>
+  <si>
+    <t>beaded strip (BHH.01939)</t>
+  </si>
+  <si>
+    <t>Beaded strip; previously called a belt (BHH.01993)</t>
+  </si>
+  <si>
+    <t>Beaded strip; previously called a belt (BHH.01994)</t>
+  </si>
+  <si>
+    <t>Beaded textile (BHH.00228)</t>
+  </si>
+  <si>
+    <t>beaded tie ;  necktie (BHH.02184)</t>
+  </si>
+  <si>
+    <t>Beaded Tunic ; Blouse (BHH.02402)</t>
+  </si>
+  <si>
+    <t>Beaded turtle (BHH.01411)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.01366)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.01710)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.01711)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.01713)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.01714)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00210)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00230)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00292)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00293)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00294)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00297)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00298)</t>
+  </si>
+  <si>
+    <t>Beaded vest (BHH.00299)</t>
+  </si>
+  <si>
+    <t>Beaded wall pocket (BHH.00590)</t>
+  </si>
+  <si>
+    <t>Beaded wall pocket (BHH.00865)</t>
+  </si>
+  <si>
+    <t>Beadwork moccasin (BHH.00655)</t>
+  </si>
+  <si>
+    <t>Beadwork moccasin (BHH.00400)</t>
+  </si>
+  <si>
+    <t>bell, ankle (BHH.02160)</t>
+  </si>
+  <si>
+    <t>bell, ankle (BHH.02161)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01974)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01975)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01976)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01980)</t>
+  </si>
+  <si>
+    <t>Belt (BHH.01981)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01987)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01988)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01997)</t>
+  </si>
+  <si>
+    <t>belt (BHH.02043)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00301)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00302)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00303)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00304)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00309)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00311)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00313)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00314)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00322)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00549)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00550)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00551)</t>
+  </si>
+  <si>
+    <t>belt (BHH.00552)</t>
+  </si>
+  <si>
+    <t>Belt (BHH.02257)</t>
+  </si>
+  <si>
+    <t>Belt (BHH.02261)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01318)</t>
+  </si>
+  <si>
+    <t>belt (BHH.02506)</t>
+  </si>
+  <si>
+    <t>belt (BHH.02537)</t>
+  </si>
+  <si>
+    <t>belt (BHH.02582)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01804)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01882)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01890)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01897)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01908)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01921)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01922)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01924)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01925)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01929)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01937)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01940)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01943)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01945)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01952)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01957)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01962)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01966)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01967)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01968)</t>
+  </si>
+  <si>
+    <t>belt (BHH.01973)</t>
+  </si>
+  <si>
+    <t>belt ; cartridge belt (BHH.01873)</t>
+  </si>
+  <si>
+    <t>belt ; Hide breech cloth (BHH.02452)</t>
+  </si>
+  <si>
+    <t>belt ; leather strap (BHH.02117)</t>
+  </si>
+  <si>
+    <t>belt ; or strip (BHH.01955)</t>
+  </si>
+  <si>
+    <t>belt ; or strip (BHH.00305)</t>
+  </si>
+  <si>
+    <t>belt ; strip (BHH.01926)</t>
+  </si>
+  <si>
+    <t>belt ; with apron (BHH.01947)</t>
+  </si>
+  <si>
+    <t>belt and pouch set (BHH.00554)</t>
+  </si>
+  <si>
+    <t>belt and sheath set (BHH.01825)</t>
+  </si>
+  <si>
+    <t>Bent blade, iron, possibly dag knife, possibly bayonet (BHH.00098)</t>
+  </si>
+  <si>
+    <t>berries (BHH.00284)</t>
+  </si>
+  <si>
+    <t>berries (BHH.01835)</t>
+  </si>
+  <si>
+    <t>berries ; Saskatoon (BHH.01735)</t>
+  </si>
+  <si>
+    <t>berries; chokecherries (BHH.00285)</t>
+  </si>
+  <si>
+    <t>bible (BHH.00165)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02029)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02335)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02336)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02337)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02338)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02339)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02340)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02341)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02342)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02343)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02344)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02345)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02346)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02347)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02348)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02349)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02350)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02351)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02352)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02353)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02354)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02355)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02356)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02357)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02358)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; birchbark (BHH.02359)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; Birchbark biting (BHH.02324)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; Birchbark biting (BHH.02332)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; Birchbark biting (BHH.02333)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; Birchbark biting (BHH.02027)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; Birchbark biting (BHH.02028)</t>
+  </si>
+  <si>
+    <t>Birch bark biting; Birchbark biting (BHH.02030)</t>
+  </si>
+  <si>
+    <t>Birchbark basket (BHH.02050)</t>
+  </si>
+  <si>
+    <t>Birchbark basket (BHH.00184)</t>
+  </si>
+  <si>
+    <t>Birchbark basket (BHH.00407)</t>
+  </si>
+  <si>
+    <t>Birchbark basket (BHH.00808)</t>
+  </si>
+  <si>
+    <t>Birchbark basket lid (BHH.02295)</t>
+  </si>
+  <si>
+    <t>Birchbark basket lid (BHH.02296)</t>
+  </si>
+  <si>
+    <t>Birchbark basket with lid (BHH.02046)</t>
+  </si>
+  <si>
+    <t>Birchbark basket with lid (BHH.02047)</t>
+  </si>
+  <si>
+    <t>birchbark basket; bucket (BHH.00747)</t>
+  </si>
+  <si>
+    <t>Birchbark biting (BHH.00339)</t>
+  </si>
+  <si>
+    <t>Birchbark biting (BHH.02562)</t>
+  </si>
+  <si>
+    <t>Birchbark biting (BHH.02571)</t>
+  </si>
+  <si>
+    <t>Birchbark biting; 
+Birch bark biting (BHH.02325)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02326)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02327)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02328)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02329)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02330)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02331)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02334)</t>
+  </si>
+  <si>
+    <t>Birchbark Biting; Birch bark biting (BHH.02360)</t>
+  </si>
+  <si>
+    <t>Birchbark container with lid; 
+Birch bark container with lid (BHH.02515)</t>
+  </si>
+  <si>
+    <t>Birchbark moose call (BHH.00406)</t>
+  </si>
+  <si>
+    <t>Bison horn (BHH.01579)</t>
+  </si>
+  <si>
+    <t>Bison horn ladle; spoon (BHH.01787)</t>
+  </si>
+  <si>
+    <t>Blanket (BHH.02265)</t>
+  </si>
+  <si>
+    <t>blanket ; hanging (BHH.02527)</t>
+  </si>
+  <si>
+    <t>blanket for cradleboard; cradle board (BHH.00200)</t>
+  </si>
+  <si>
+    <t>blanket strip (BHH.02531)</t>
+  </si>
+  <si>
+    <t>blanket, saddle (BHH.01853)</t>
+  </si>
+  <si>
+    <t>blanket, saddle (BHH.02413)</t>
+  </si>
+  <si>
+    <t>blanket, saddle (BHH.02418)</t>
+  </si>
+  <si>
+    <t>blanket, saddle; 
+saddle cloth (BHH.00566)</t>
+  </si>
+  <si>
+    <t>Blouse (BHH.02267)</t>
+  </si>
+  <si>
+    <t>blouse (BHH.01551)</t>
+  </si>
+  <si>
+    <t>bodice ; shirt (BHH.02387)</t>
+  </si>
+  <si>
+    <t>Bone flesher (BHH.00408)</t>
+  </si>
+  <si>
+    <t>bone gaming piece (BHH.01581)</t>
+  </si>
+  <si>
+    <t>Bone Whistle ; Eagle Bone Whistle (BHH.02618)</t>
+  </si>
+  <si>
+    <t>book (BHH.02101)</t>
+  </si>
+  <si>
+    <t>Book; Magazine (BHH.00181)</t>
+  </si>
+  <si>
+    <t>Bottle with bottle cover (BHH.00170)</t>
+  </si>
+  <si>
+    <t>bow (BHH.00233)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01378)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01379)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01380)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01381)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01382)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01385)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01386)</t>
+  </si>
+  <si>
+    <t>bow (BHH.01387)</t>
+  </si>
+  <si>
+    <t>bow &amp; arrow set (BHH.02546)</t>
+  </si>
+  <si>
+    <t>bow and arrow set (BHH.01546)</t>
+  </si>
+  <si>
+    <t>Bow from and arrow set (BHH.01384)</t>
+  </si>
+  <si>
+    <t>bowl (BHH.02782)</t>
+  </si>
+  <si>
+    <t>bowl (BHH.02783)</t>
+  </si>
+  <si>
+    <t>bowl (BHH.02844)</t>
+  </si>
+  <si>
+    <t>Box of rifle cartridges, 14 rounds (BHH.00440)</t>
+  </si>
+  <si>
+    <t>braid and ornament set (BHH.01616)</t>
+  </si>
+  <si>
+    <t>braid and ornament set (BHH.01617)</t>
+  </si>
+  <si>
+    <t>braid and ornament set (BHH.01618)</t>
+  </si>
+  <si>
+    <t>Braided Hide rope (BHH.02207)</t>
+  </si>
+  <si>
+    <t>Braided horse hair (BHH.01704)</t>
+  </si>
+  <si>
+    <t>Braided horse hair (BHH.01705)</t>
+  </si>
+  <si>
+    <t>Brass bead (BHH.00189)</t>
+  </si>
+  <si>
+    <t>Brass Beads (BHH.01633)</t>
+  </si>
+  <si>
+    <t>Brass caps (BHH.02426)</t>
+  </si>
+  <si>
+    <t>Brass hinge plate (?) (BHH.00153)</t>
+  </si>
+  <si>
+    <t>breast collar; Horse collar (BHH.02320)</t>
+  </si>
+  <si>
+    <t>breast piece, horse (BHH.01358)</t>
+  </si>
+  <si>
+    <t>breast piece, horse; 
+breastplate (BHH.02115)</t>
+  </si>
+  <si>
+    <t>breastplate (BHH.02113)</t>
+  </si>
+  <si>
+    <t>breastplate (BHH.02572)</t>
+  </si>
+  <si>
+    <t>breastplate, horse ; bandolier (BHH.02114)</t>
+  </si>
+  <si>
+    <t>breastplate; 
+Breast plate (BHH.00315)</t>
+  </si>
+  <si>
+    <t>breastplate; 
+Breast plate (BHH.00316)</t>
+  </si>
+  <si>
+    <t>Breastplate; Beaded Bib (BHH.01965)</t>
+  </si>
+  <si>
+    <t>Breastplate; breast plate (BHH.02001)</t>
+  </si>
+  <si>
+    <t>Breastplate; breast plate (BHH.02044)</t>
+  </si>
+  <si>
+    <t>breech cloth (BHH.02182)</t>
+  </si>
+  <si>
+    <t>breech fragment (BHH.00107)</t>
+  </si>
+  <si>
+    <t>Breech of double barreled shotgun (BHH.01844)</t>
+  </si>
+  <si>
+    <t>bridle (BHH.01550)</t>
+  </si>
+  <si>
+    <t>bridle ornament (BHH.01611)</t>
+  </si>
+  <si>
+    <t>bridle ornament (BHH.01612)</t>
+  </si>
+  <si>
+    <t>bridle ornament (BHH.01613)</t>
+  </si>
+  <si>
+    <t>bridle ornament (BHH.01614)</t>
+  </si>
+  <si>
+    <t>bridle ornament (BHH.01615)</t>
+  </si>
+  <si>
+    <t>brush (BHH.01689)</t>
+  </si>
+  <si>
+    <t>Buckskin jacket ; white (BHH.02393)</t>
+  </si>
+  <si>
+    <t>buffalo horn (BHH.01576)</t>
+  </si>
+  <si>
+    <t>Buffalo horn spoon (BHH.01682)</t>
+  </si>
+  <si>
+    <t>Bullet (BHH.01719)</t>
+  </si>
+  <si>
+    <t>Bullet (BHH.00494)</t>
+  </si>
+  <si>
+    <t>Bullet (BHH.00495)</t>
+  </si>
+  <si>
+    <t>bullet (BHH.00469)</t>
+  </si>
+  <si>
+    <t>bullet (BHH.00471)</t>
+  </si>
+  <si>
+    <t>bullet (BHH.00472)</t>
+  </si>
+  <si>
+    <t>bullet (BHH.00473)</t>
+  </si>
+  <si>
+    <t>Bullet (BHH.00484)</t>
+  </si>
+  <si>
+    <t>bullet ; shell (BHH.01692)</t>
+  </si>
+  <si>
+    <t>Bullet ; Spent (BHH.00480)</t>
+  </si>
+  <si>
+    <t>Bullet casing broken (BHH.01826)</t>
+  </si>
+  <si>
+    <t>Bullet Live (BHH.00436)</t>
+  </si>
+  <si>
+    <t>Bullet loose lead (BHH.00438)</t>
+  </si>
+  <si>
+    <t>Bullet mold (BHH.00144)</t>
+  </si>
+  <si>
+    <t>Bullet mold, brass (BHH.00137)</t>
+  </si>
+  <si>
+    <t>Bullet mold, iron, wooden handle, brass trim (BHH.00124)</t>
+  </si>
+  <si>
+    <t>Bullet mold, wooden handle (BHH.01722)</t>
+  </si>
+  <si>
+    <t>Bullet mold, wooden handle, iron with brass trim (BHH.00123)</t>
+  </si>
+  <si>
+    <t>Bullet Spent (BHH.00437)</t>
+  </si>
+  <si>
+    <t>Bullets assorted (BHH.00439)</t>
+  </si>
+  <si>
+    <t>Bundle; 
+Yellow Quill Bundle (BHH.02634)</t>
+  </si>
+  <si>
+    <t>Bundle; 
+Yellow Quill Bundle (BHH.02741)</t>
+  </si>
+  <si>
+    <t>Cannonball (BHH.00012)</t>
+  </si>
+  <si>
+    <t>Cannonball with hollow (BHH.00011)</t>
+  </si>
+  <si>
+    <t>canoe (BHH.01060)</t>
+  </si>
+  <si>
+    <t>canoe model (BHH.00190)</t>
+  </si>
+  <si>
+    <t>canoe, model (BHH.01498)</t>
+  </si>
+  <si>
+    <t>canoe, model (BHH.00756)</t>
+  </si>
+  <si>
+    <t>canoe, model (BHH.00812)</t>
+  </si>
+  <si>
+    <t>Canvas (BHH.01807)</t>
+  </si>
+  <si>
+    <t>Canvas bag (BHH.00435)</t>
+  </si>
+  <si>
+    <t>cape; 
+cape (BHH.00548)</t>
+  </si>
+  <si>
+    <t>Capote ; Coat (BHH.02274)</t>
+  </si>
+  <si>
+    <t>cards, playing (BHH.00834)</t>
+  </si>
+  <si>
+    <t>Caribou Coat; Parka; 
+jacket (BHH.02442)</t>
+  </si>
+  <si>
+    <t>Caribou hide hat ; see notes (BHH.01709)</t>
+  </si>
+  <si>
+    <t>Caribou hide jacket (BHH.02378)</t>
+  </si>
+  <si>
+    <t>Caribou Parka ; Jacket (BHH.02089)</t>
+  </si>
+  <si>
+    <t>Cartridge with 2 Bullets (BHH.00497)</t>
+  </si>
+  <si>
+    <t>Cartridge with 5 Bullets (BHH.00496)</t>
+  </si>
+  <si>
+    <t>Catlinite Pipe (BHH.02785)</t>
+  </si>
+  <si>
+    <t>ceremonial piece; 
+coup stick; 
+mace (BHH.02845)</t>
+  </si>
+  <si>
+    <t>ceremonial piece; mace (BHH.01602)</t>
+  </si>
+  <si>
+    <t>ceremonial piece; mace (BHH.01606)</t>
+  </si>
+  <si>
+    <t>choke cherries (BHH.01846)</t>
+  </si>
+  <si>
+    <t>Choker (BHH.02233)</t>
+  </si>
+  <si>
+    <t>Christmas Programme (BHH.00382)</t>
+  </si>
+  <si>
+    <t>Cleaning rod (BHH.02503)</t>
+  </si>
+  <si>
+    <t>Clip Holder for bullets (BHH.00042)</t>
+  </si>
+  <si>
+    <t>Clip Holder for bullets (BHH.00044)</t>
+  </si>
+  <si>
+    <t>Clip with 2 Bullets (1 live, 1 spent) (BHH.00498)</t>
+  </si>
+  <si>
+    <t>Clock plaque ; trophy (BHH.01841)</t>
+  </si>
+  <si>
+    <t>cloth ; blanket strip (BHH.01364)</t>
+  </si>
+  <si>
+    <t>club (BHH.01820)</t>
+  </si>
+  <si>
+    <t>club (BHH.02026)</t>
+  </si>
+  <si>
+    <t>club ; axe; war club (BHH.01585)</t>
+  </si>
+  <si>
+    <t>club ; mace (BHH.01591)</t>
+  </si>
+  <si>
+    <t>club ; mace (BHH.01596)</t>
+  </si>
+  <si>
+    <t>club ; mace (BHH.01605)</t>
+  </si>
+  <si>
+    <t>club with mace (BHH.01600)</t>
+  </si>
+  <si>
+    <t>club; war club (BHH.01604)</t>
+  </si>
+  <si>
+    <t>coat (BHH.01558)</t>
+  </si>
+  <si>
+    <t>Coat (BHH.02260)</t>
+  </si>
+  <si>
+    <t>coat ; jacket (BHH.02375)</t>
+  </si>
+  <si>
+    <t>coat ; jacket (BHH.02376)</t>
+  </si>
+  <si>
+    <t>coat ; jacket (BHH.02399)</t>
+  </si>
+  <si>
+    <t>coat ; jacket (BHH.02400)</t>
+  </si>
+  <si>
+    <t>coat ; jacket; 
+child's (BHH.02398)</t>
+  </si>
+  <si>
+    <t>collar (BHH.02116)</t>
+  </si>
+  <si>
+    <t>collar (BHH.01377)</t>
+  </si>
+  <si>
+    <t>collar (BHH.00224)</t>
+  </si>
+  <si>
+    <t>collar &amp; tie (BHH.01355)</t>
+  </si>
+  <si>
+    <t>collar &amp; tie (BHH.01359)</t>
+  </si>
+  <si>
+    <t>collar ; tie (BHH.01354)</t>
+  </si>
+  <si>
+    <t>Collar with tie (BHH.00221)</t>
+  </si>
+  <si>
+    <t>Collar with tie (BHH.00222)</t>
+  </si>
+  <si>
+    <t>Collar with tie (BHH.00223)</t>
+  </si>
+  <si>
+    <t>Collar with tie (BHH.00225)</t>
+  </si>
+  <si>
+    <t>colour photograph (BHH.01033)</t>
+  </si>
+  <si>
+    <t>colour photograph (BHH.01034)</t>
+  </si>
+  <si>
+    <t>Copper caps/pellets in tin container. (BHH.00492)</t>
+  </si>
+  <si>
+    <t>Copper Pot (BHH.00287)</t>
+  </si>
+  <si>
+    <t>Copper Pot (BHH.02560)</t>
+  </si>
+  <si>
+    <t>Copper Pot (BHH.00001)</t>
+  </si>
+  <si>
+    <t>Corn cob pipe (BHH.01586)</t>
+  </si>
+  <si>
+    <t>corn cobs (BHH.00195)</t>
+  </si>
+  <si>
+    <t>correspondence (BHH.00332)</t>
+  </si>
+  <si>
+    <t>Coup Stick (BHH.01583)</t>
+  </si>
+  <si>
+    <t>coup stick; 
+ceremonial ?; 
+mace (BHH.01607)</t>
+  </si>
+  <si>
+    <t>coupstick (BHH.00321)</t>
+  </si>
+  <si>
+    <t>cover, cushion (BHH.01986)</t>
+  </si>
+  <si>
+    <t>cover, cushion; 
+material (BHH.01985)</t>
+  </si>
+  <si>
+    <t>cowee stick (BHH.02445)</t>
+  </si>
+  <si>
+    <t>cowee stick ; beaded wand handle (BHH.02725)</t>
+  </si>
+  <si>
+    <t>cradleboard, model; cradle board (BHH.01310)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board (BHH.01303)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board (BHH.00198)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board (BHH.00719)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board (BHH.00800)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board (BHH.00827)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board (BHH.02521)</t>
+  </si>
+  <si>
+    <t>cradleboard; cradle board ; was recorded as missing now E1375/15344 (BHH.01313)</t>
+  </si>
+  <si>
+    <t>Cree Syllabic message on birchbark (BHH.02602)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02573)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02574)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02576)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.02578)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01419)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01420)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01466)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01467)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00594)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00595)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00596)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00597)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00598)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00599)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00600)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00601)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00665)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.00254)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01505)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01770)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01771)</t>
+  </si>
+  <si>
+    <t>cuff (BHH.01910)</t>
+  </si>
+  <si>
+    <t>Cuff ; Beaded Armband (BHH.01946)</t>
+  </si>
+  <si>
+    <t>Cuff ; Beaded Armband (BHH.01951)</t>
+  </si>
+  <si>
+    <t>cuff and shoulder strip (BHH.01958)</t>
+  </si>
+  <si>
+    <t>cuff and shoulder strip (BHH.01959)</t>
+  </si>
+  <si>
+    <t>Cuff; quillwork  strip (BHH.01923)</t>
+  </si>
+  <si>
+    <t>Cuff; quillwork  strip (BHH.01927)</t>
+  </si>
+  <si>
+    <t>cuffs (BHH.01911)</t>
+  </si>
+  <si>
+    <t>cuffs ; gauntlet; 
+cuff; gauntlets; glove; gloves. (BHH.00628)</t>
+  </si>
+  <si>
+    <t>cuffs ; gauntlet; 
+cuff; gauntlets; glove; gloves. (BHH.00629)</t>
+  </si>
+  <si>
+    <t>cuffs or shoulder strip (BHH.01891)</t>
+  </si>
+  <si>
+    <t>cuffs or shoulder strip (BHH.01892)</t>
+  </si>
+  <si>
+    <t>currency ; Kissi money (BHH.02422)</t>
+  </si>
+  <si>
+    <t>currency ; Kissi money (BHH.02423)</t>
+  </si>
+  <si>
+    <t>cushion (BHH.01772)</t>
+  </si>
+  <si>
+    <t>cushion (BHH.00861)</t>
+  </si>
+  <si>
+    <t>cushion cover ; pillow case (BHH.00859)</t>
+  </si>
+  <si>
+    <t>cushion cover ; pillow case (BHH.02037)</t>
+  </si>
+  <si>
+    <t>Dag knife, iron (BHH.00111)</t>
+  </si>
+  <si>
+    <t>Decapping tool (BHH.00131)</t>
+  </si>
+  <si>
+    <t>Denim Bag (BHH.00669)</t>
+  </si>
+  <si>
+    <t>Dog blanket (BHH.00555)</t>
+  </si>
+  <si>
+    <t>Dog blanket (BHH.00556)</t>
+  </si>
+  <si>
+    <t>Dog blanket (BHH.00557)</t>
+  </si>
+  <si>
+    <t>Dog blanket (BHH.00558)</t>
+  </si>
+  <si>
+    <t>Dog blanket (BHH.00559)</t>
+  </si>
+  <si>
+    <t>Dog Pack (BHH.02282)</t>
+  </si>
+  <si>
+    <t>Dog tag (BHH.00493)</t>
+  </si>
+  <si>
+    <t>doll (BHH.00591)</t>
+  </si>
+  <si>
+    <t>doll (BHH.00621)</t>
+  </si>
+  <si>
+    <t>doll (BHH.00622)</t>
+  </si>
+  <si>
+    <t>doll (BHH.00623)</t>
+  </si>
+  <si>
+    <t>doll (BHH.01306)</t>
+  </si>
+  <si>
+    <t>doll (BHH.00201)</t>
+  </si>
+  <si>
+    <t>doll chaps ; doll pants ; toy (BHH.00204)</t>
+  </si>
+  <si>
+    <t>doll jacket ; toy vest (BHH.00203)</t>
+  </si>
+  <si>
+    <t>doll with headdress (BHH.00202)</t>
+  </si>
+  <si>
+    <t>Door Latch parts (BHH.00055)</t>
+  </si>
+  <si>
+    <t>Dress (BHH.02248)</t>
+  </si>
+  <si>
+    <t>Dress (BHH.02249)</t>
+  </si>
+  <si>
+    <t>Dress (BHH.02255)</t>
+  </si>
+  <si>
+    <t>Dress (BHH.02256)</t>
+  </si>
+  <si>
+    <t>Dress (BHH.02284)</t>
+  </si>
+  <si>
+    <t>dress (BHH.02419)</t>
+  </si>
+  <si>
+    <t>dress ; beaded (BHH.02414)</t>
+  </si>
+  <si>
+    <t>dress ; jingle dress (BHH.02392)</t>
+  </si>
+  <si>
+    <t>dress; 
+Child (BHH.02404)</t>
+  </si>
+  <si>
+    <t>Drillhole Cleaning Rod (BHH.00152)</t>
+  </si>
+  <si>
+    <t>drinking cup (BHH.00286)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02598)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02717)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02776)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02812)</t>
+  </si>
+  <si>
+    <t>drum (BHH.02826)</t>
+  </si>
+  <si>
+    <t>drum (BHH.00183)</t>
+  </si>
+  <si>
+    <t>Drum ; Rattle (BHH.02630)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02777)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02789)</t>
+  </si>
+  <si>
+    <t>drum beater (BHH.02825)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02608)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02609)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02611)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02612)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02613)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02614)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02615)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02616)</t>
+  </si>
+  <si>
+    <t>Eagle feather (BHH.02617)</t>
+  </si>
+  <si>
+    <t>eagle staff (BHH.01622)</t>
+  </si>
+  <si>
+    <t>eagle staff (BHH.01623)</t>
+  </si>
+  <si>
+    <t>eagle wing fan (BHH.02729)</t>
+  </si>
+  <si>
+    <t>ear ornament (BHH.01620)</t>
+  </si>
+  <si>
+    <t>ear ornament (BHH.01621)</t>
+  </si>
+  <si>
+    <t>Earring (BHH.02230)</t>
+  </si>
+  <si>
+    <t>Earring (BHH.02232)</t>
+  </si>
+  <si>
+    <t>Earring (BHH.02251)</t>
+  </si>
+  <si>
+    <t>embroidered cuff (BHH.00270)</t>
+  </si>
+  <si>
+    <t>embroidered cuff (BHH.00271)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00758)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00759)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00760)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00761)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00819)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin (BHH.00820)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin; 
+Children's (BHH.00906)</t>
+  </si>
+  <si>
+    <t>embroidered moccasin; 
+Children's (BHH.00907)</t>
+  </si>
+  <si>
+    <t>Embroidered Moccasins (BHH.00166)</t>
+  </si>
+  <si>
+    <t>Embroidered Moccasins (BHH.01773)</t>
+  </si>
+  <si>
+    <t>embroidered shirt piece; 
+bib (BHH.00312)</t>
+  </si>
+  <si>
+    <t>embroidered shirt piece; 
+breast piece (BHH.00226)</t>
+  </si>
+  <si>
+    <t>Embroidered strip (BHH.00227)</t>
+  </si>
+  <si>
+    <t>fan (BHH.01823)</t>
+  </si>
+  <si>
+    <t>fan (BHH.02718)</t>
+  </si>
+  <si>
+    <t>fan ; bustle (BHH.02739)</t>
+  </si>
+  <si>
+    <t>Fan ; Eagle feather fan (BHH.02657)</t>
+  </si>
+  <si>
+    <t>feather (BHH.01597)</t>
+  </si>
+  <si>
+    <t>finger bag (BHH.00231)</t>
+  </si>
+  <si>
+    <t>finger bag (BHH.00232)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02669)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02693)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02694)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02695)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02696)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.01291)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.01292)</t>
+  </si>
+  <si>
+    <t>fire bag (BHH.02728)</t>
+  </si>
+  <si>
+    <t>fire bag ; pipe bag (BHH.02840)</t>
+  </si>
+  <si>
+    <t>flag (BHH.02041)</t>
+  </si>
+  <si>
+    <t>flask, powder (BHH.00003)</t>
+  </si>
+  <si>
+    <t>flesher (BHH.01562)</t>
+  </si>
+  <si>
+    <t>flesher (BHH.01565)</t>
+  </si>
+  <si>
+    <t>flesher (BHH.01569)</t>
+  </si>
+  <si>
+    <t>flesher (BHH.01573)</t>
+  </si>
+  <si>
+    <t>flesher (BHH.01574)</t>
+  </si>
+  <si>
+    <t>flesher (BHH.01694)</t>
+  </si>
+  <si>
+    <t>flesher (BHH.01057)</t>
+  </si>
+  <si>
+    <t>flesher ; metal tanning hook (BHH.01559)</t>
+  </si>
+  <si>
+    <t>flesher ; scraper (BHH.01563)</t>
+  </si>
+  <si>
+    <t>flesher/scraper (BHH.01307)</t>
+  </si>
+  <si>
+    <t>flesher/scraper (BHH.01321)</t>
+  </si>
+  <si>
+    <t>flesher/scraper; 
+beamer (BHH.01319)</t>
+  </si>
+  <si>
+    <t>flintlock (BHH.02105)</t>
+  </si>
+  <si>
+    <t>Flintlock breech (BHH.00147)</t>
+  </si>
+  <si>
+    <t>flintlock mechanism (BHH.00154)</t>
+  </si>
+  <si>
+    <t>flintlock mechanism (BHH.00155)</t>
+  </si>
+  <si>
+    <t>Flintlock musket balls (BHH.00479)</t>
+  </si>
+  <si>
+    <t>float; fishnet float (BHH.01580)</t>
+  </si>
+  <si>
+    <t>Floral Tufting (BHH.00335)</t>
+  </si>
+  <si>
+    <t>Floral Tufting (BHH.00336)</t>
+  </si>
+  <si>
+    <t>Floral Tufting (BHH.00337)</t>
+  </si>
+  <si>
+    <t>Floral Tufting (BHH.00338)</t>
+  </si>
+  <si>
+    <t>Fly swatter; 
+whip (BHH.02140)</t>
+  </si>
+  <si>
+    <t>Front end of shotgun, wood (BHH.00151)</t>
+  </si>
+  <si>
+    <t>fur bale seal (BHH.00568)</t>
+  </si>
+  <si>
+    <t>fur bale seal (BHH.00577)</t>
+  </si>
+  <si>
+    <t>fur bale seal (BHH.00578)</t>
+  </si>
+  <si>
+    <t>Gambling set ; game (BHH.00196)</t>
+  </si>
+  <si>
+    <t>game set; cup and pin (BHH.01577)</t>
+  </si>
+  <si>
+    <t>Garter (BHH.02172)</t>
+  </si>
+  <si>
+    <t>Garter (BHH.02174)</t>
+  </si>
+  <si>
+    <t>garter ; strip (BHH.01931)</t>
+  </si>
+  <si>
+    <t>garter, ankle (BHH.02169)</t>
+  </si>
+  <si>
+    <t>garter, ankle (BHH.02170)</t>
+  </si>
+  <si>
+    <t>garter, leg (BHH.02167)</t>
+  </si>
+  <si>
+    <t>garter, leg (BHH.02168)</t>
+  </si>
+  <si>
+    <t>Garter; arm band (BHH.01930)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00630)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00631)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00643)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00644)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00658)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00659)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00690)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00691)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00810)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.00811)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.02543)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.02074)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove (BHH.02075)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove; 
+gauntelts; gloves (BHH.01305)</t>
+  </si>
+  <si>
+    <t>gauntlet ; glove; 
+gauntelts; gloves (BHH.00002)</t>
+  </si>
+  <si>
+    <t>Glass Container with Musket Balls (BHH.00500)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.02290)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.02291)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.01514)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.01515)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.01520)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.01521)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.01526)</t>
+  </si>
+  <si>
+    <t>Glove (BHH.01527)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01508)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01509)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01516)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01519)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01528)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01529)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01530)</t>
+  </si>
+  <si>
+    <t>Glove; 
+gloves; gauntlet; gauntlets (BHH.01531)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet (BHH.00624)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet (BHH.00625)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00674)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00675)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.01506)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.01507)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.02031)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00255)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00256)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00257)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00258)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00259)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00260)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00261)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00262)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00263)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00264)</t>
+  </si>
+  <si>
+    <t>Glove; gauntlet; 
+gloves; gauntlets (BHH.00267)</t>
+  </si>
+  <si>
+    <t>Glove; gloves; gauntlet; gauntlets (BHH.01517)</t>
+  </si>
+  <si>
+    <t>Glove; gloves; gauntlet; gauntlets (BHH.01518)</t>
+  </si>
+  <si>
+    <t>Gloves (BHH.01512)</t>
+  </si>
+  <si>
+    <t>Gloves (BHH.01513)</t>
+  </si>
+  <si>
+    <t>Grass tray basket (BHH.02054)</t>
+  </si>
+  <si>
+    <t>Grave marker; grave post (BHH.01003)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00075)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00076)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00077)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00078)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00079)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00081)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00084)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00085)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00087)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.00089)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02467)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02468)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02469)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02470)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02471)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02472)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02473)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02474)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02475)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02476)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02477)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02478)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02479)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02480)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02481)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02482)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02483)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02484)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02485)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02486)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02489)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02491)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02492)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02493)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02494)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02495)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02496)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02497)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02498)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02499)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02500)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02502)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02505)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02538)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02540)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02424)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02425)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02454)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02455)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02456)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02457)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02458)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02459)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02461)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02462)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02463)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02464)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02465)</t>
+  </si>
+  <si>
+    <t>Gun (BHH.02466)</t>
+  </si>
+  <si>
+    <t>Gun ; Rifle (BHH.02490)</t>
+  </si>
+  <si>
+    <t>Gun Attachment (BHH.00088)</t>
+  </si>
+  <si>
+    <t>Gun barrel (BHH.00091)</t>
+  </si>
+  <si>
+    <t>Gun barrel (BHH.00093)</t>
+  </si>
+  <si>
+    <t>Gun barrel (BHH.00094)</t>
+  </si>
+  <si>
+    <t>Gun barrel (BHH.00097)</t>
+  </si>
+  <si>
+    <t>Gun barrel (BHH.02106)</t>
+  </si>
+  <si>
+    <t>Gun Barrel Ammunition holder (BHH.00082)</t>
+  </si>
+  <si>
+    <t>Gun barrel, flintlock (BHH.00092)</t>
+  </si>
+  <si>
+    <t>Gun barrel, rifle (BHH.00095)</t>
+  </si>
+  <si>
+    <t>gun case (BHH.01875)</t>
+  </si>
+  <si>
+    <t>gun case (BHH.01877)</t>
+  </si>
+  <si>
+    <t>gun case (BHH.01878)</t>
+  </si>
+  <si>
+    <t>gun case (BHH.01880)</t>
+  </si>
+  <si>
+    <t>Gun case (BHH.02281)</t>
+  </si>
+  <si>
+    <t>gun case; 
+rifle case (BHH.02535)</t>
+  </si>
+  <si>
+    <t>Gun powder (BHH.02539)</t>
+  </si>
+  <si>
+    <t>Gun stock fragment (BHH.02444)</t>
+  </si>
+  <si>
+    <t>Gun; Rifle; Muzzle Loading (BHH.02460)</t>
+  </si>
+  <si>
+    <t>guncase (BHH.01876)</t>
+  </si>
+  <si>
+    <t>hair ; porcupine ; part of quillwork display box (BHH.00403)</t>
+  </si>
+  <si>
+    <t>hair band (BHH.02108)</t>
+  </si>
+  <si>
+    <t>Hair ornament (BHH.02623)</t>
+  </si>
+  <si>
+    <t>hair ties (BHH.01619)</t>
+  </si>
+  <si>
+    <t>Hand cannon (BHH.00013)</t>
+  </si>
+  <si>
+    <t>hand drum; 
+beater (BHH.01683)</t>
+  </si>
+  <si>
+    <t>Hand painted photograph (BHH.01010)</t>
+  </si>
+  <si>
+    <t>Hand tinted photograph (BHH.01009)</t>
+  </si>
+  <si>
+    <t>Hand tinted photograph (BHH.01011)</t>
+  </si>
+  <si>
+    <t>Hand tinted photograph (BHH.01012)</t>
+  </si>
+  <si>
+    <t>Hand tinted photograph (BHH.01013)</t>
+  </si>
+  <si>
+    <t>handbag (BHH.00777)</t>
+  </si>
+  <si>
+    <t>handbag; bag (BHH.00722)</t>
+  </si>
+  <si>
+    <t>handle ; Roach holder (BHH.02367)</t>
+  </si>
+  <si>
+    <t>Handle for Roach (BHH.02368)</t>
+  </si>
+  <si>
+    <t>handwritten note (BHH.01032)</t>
+  </si>
+  <si>
+    <t>Harness; pack harness (BHH.02134)</t>
+  </si>
+  <si>
+    <t>Harpoon head (BHH.01578)</t>
+  </si>
+  <si>
+    <t>Hat (BHH.02205)</t>
+  </si>
+  <si>
+    <t>hat (BHH.00289)</t>
+  </si>
+  <si>
+    <t>hat (BHH.00290)</t>
+  </si>
+  <si>
+    <t>hat (BHH.00291)</t>
+  </si>
+  <si>
+    <t>hat (BHH.00300)</t>
+  </si>
+  <si>
+    <t>hat ; hood (BHH.01708)</t>
+  </si>
+  <si>
+    <t>Hat ; Treaty Suit hat (BHH.02510)</t>
+  </si>
+  <si>
+    <t>head band (BHH.02580)</t>
+  </si>
+  <si>
+    <t>head band (BHH.02188)</t>
+  </si>
+  <si>
+    <t>head dress (BHH.01554)</t>
+  </si>
+  <si>
+    <t>head dress (BHH.01819)</t>
+  </si>
+  <si>
+    <t>head dress; 
+headdress (BHH.02406)</t>
+  </si>
+  <si>
+    <t>head dress; 
+headdress (BHH.02407)</t>
+  </si>
+  <si>
+    <t>head dress; 
+headdress (BHH.02199)</t>
+  </si>
+  <si>
+    <t>head piece for horse (BHH.00553)</t>
+  </si>
+  <si>
+    <t>headband (BHH.00219)</t>
+  </si>
+  <si>
+    <t>headband ; headpiece (BHH.00272)</t>
+  </si>
+  <si>
+    <t>Headband with side drops (BHH.02508)</t>
+  </si>
+  <si>
+    <t>headdress (BHH.02526)</t>
+  </si>
+  <si>
+    <t>headdress (BHH.02565)</t>
+  </si>
+  <si>
+    <t>headdress (BHH.02403)</t>
+  </si>
+  <si>
+    <t>headdress (BHH.02202)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.02196)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.02198)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.02200)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.02201)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.00175)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.00176)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.00177)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.00178)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.00179)</t>
+  </si>
+  <si>
+    <t>headdress; 
+head dress (BHH.00180)</t>
+  </si>
+  <si>
+    <t>headpiece (BHH.00220)</t>
+  </si>
+  <si>
+    <t>headpiece (BHH.02847)</t>
+  </si>
+  <si>
+    <t>headpiece; head band (BHH.01345)</t>
+  </si>
+  <si>
+    <t>headpiece; head band (BHH.01346)</t>
+  </si>
+  <si>
+    <t>headpiece; head band (BHH.01347)</t>
+  </si>
+  <si>
+    <t>Headpiece; headband (BHH.01325)</t>
+  </si>
+  <si>
+    <t>Headpiece; headband (BHH.01330)</t>
+  </si>
+  <si>
+    <t>Headpiece; headband (BHH.01332)</t>
+  </si>
+  <si>
+    <t>Headpiece; headband (BHH.01333)</t>
+  </si>
+  <si>
+    <t>Headpiece; headband (BHH.00212)</t>
+  </si>
+  <si>
+    <t>Headpiece; headband (BHH.00306)</t>
+  </si>
+  <si>
+    <t>Headress; Roach (BHH.02197)</t>
+  </si>
+  <si>
+    <t>hide (BHH.02415)</t>
+  </si>
+  <si>
+    <t>Hide Scraper (BHH.00931)</t>
+  </si>
+  <si>
+    <t>Hide Shirt (BHH.00331)</t>
+  </si>
+  <si>
+    <t>Historic sewing pattern - #1 18th. - 19th. century dropped sleeve shirt (BHH.00375)</t>
+  </si>
+  <si>
+    <t>Historic sewing pattern - Fringed Leather Shirt (BHH.00376)</t>
+  </si>
+  <si>
+    <t>Historic sewing pattern - Hudson's Bay Capote (BHH.00374)</t>
+  </si>
+  <si>
+    <t>Historic sewing pattern - Military Overalls or Buckskin Breeches (BHH.00373)</t>
+  </si>
+  <si>
+    <t>Historic sewing pattern - Voyageur or Liberty Cap (BHH.02021)</t>
+  </si>
+  <si>
+    <t>holder, match ; matchbox (BHH.00780)</t>
+  </si>
+  <si>
+    <t>Holster (BHH.02144)</t>
+  </si>
+  <si>
+    <t>Holster (BHH.00409)</t>
+  </si>
+  <si>
+    <t>Holster (BHH.00086)</t>
+  </si>
+  <si>
+    <t>Holster, leather, black finish Belt loop (BHH.00090)</t>
+  </si>
+  <si>
+    <t>Hood (BHH.02254)</t>
+  </si>
+  <si>
+    <t>Hood (BHH.02262)</t>
+  </si>
+  <si>
+    <t>Hood ; Beaver Hood (BHH.02250)</t>
+  </si>
+  <si>
+    <t>Hooked Rug (BHH.01715)</t>
+  </si>
+  <si>
+    <t>Hooked Rug (BHH.01716)</t>
+  </si>
+  <si>
+    <t>Hoop ; Grass dance (BHH.02183)</t>
+  </si>
+  <si>
+    <t>Horse beater (?) (BHH.00119)</t>
+  </si>
+  <si>
+    <t>Horse bleeding knife (BHH.00109)</t>
+  </si>
+  <si>
+    <t>horse hair (BHH.01666)</t>
+  </si>
+  <si>
+    <t>horse hair (BHH.01703)</t>
+  </si>
+  <si>
+    <t>Hudson Bay Company flag (BHH.00565)</t>
+  </si>
+  <si>
+    <t>Ice Chisel (BHH.02509)</t>
+  </si>
+  <si>
+    <t>Ice Jigger (BHH.02443)</t>
+  </si>
+  <si>
+    <t>illustration (BHH.00541)</t>
+  </si>
+  <si>
+    <t>Invitations (BHH.01002)</t>
+  </si>
+  <si>
+    <t>Jacket (BHH.02242)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02374)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02377)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02379)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02380)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02381)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02383)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02385)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02389)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02390)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02405)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02525)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.02086)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.01800)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.01058)</t>
+  </si>
+  <si>
+    <t>jacket (BHH.00191)</t>
+  </si>
+  <si>
+    <t>Jacket ; Treaty Suit (BHH.00188)</t>
+  </si>
+  <si>
+    <t>jacket; 
+child's (BHH.02401)</t>
+  </si>
+  <si>
+    <t>jacket; beaded (BHH.02085)</t>
+  </si>
+  <si>
+    <t>jacket; beaded (BHH.02088)</t>
+  </si>
+  <si>
+    <t>jacknife (BHH.01368)</t>
+  </si>
+  <si>
+    <t>Jug ; Earthenware (BHH.02558)</t>
+  </si>
+  <si>
+    <t>Kerchief (BHH.02292)</t>
+  </si>
+  <si>
+    <t>Keychain (BHH.02009)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01555)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01690)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01695)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01696)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01700)</t>
+  </si>
+  <si>
+    <t>knife (BHH.00104)</t>
+  </si>
+  <si>
+    <t>knife (BHH.00105)</t>
+  </si>
+  <si>
+    <t>Knife (BHH.01054)</t>
+  </si>
+  <si>
+    <t>knife (BHH.01806)</t>
+  </si>
+  <si>
+    <t>knife blade (BHH.02107)</t>
+  </si>
+  <si>
+    <t>knife blade (BHH.00106)</t>
+  </si>
+  <si>
+    <t>knife sheath (BHH.01412)</t>
+  </si>
+  <si>
+    <t>knife sheath (BHH.01413)</t>
+  </si>
+  <si>
+    <t>Knife Sheath (BHH.01417)</t>
+  </si>
+  <si>
+    <t>knife sheath (BHH.01421)</t>
+  </si>
+  <si>
+    <t>knife sheath (BHH.01549)</t>
+  </si>
+  <si>
+    <t>knife sheath (BHH.00746)</t>
+  </si>
+  <si>
+    <t>knife sheath (BHH.00868)</t>
+  </si>
+  <si>
+    <t>knife that possibly belonged to Sitting Bull (BHH.00867)</t>
+  </si>
+  <si>
+    <t>Knife, brass (BHH.00103)</t>
+  </si>
+  <si>
+    <t>Knife, iron, rusted. (BHH.00110)</t>
+  </si>
+  <si>
+    <t>Knife, steel, wooden handle (BHH.01723)</t>
+  </si>
+  <si>
+    <t>Large Hide bag (BHH.02055)</t>
+  </si>
+  <si>
+    <t>lariat; 
+lasso (BHH.02141)</t>
+  </si>
+  <si>
+    <t>Lead bullet (BHH.00463)</t>
+  </si>
+  <si>
+    <t>Lead bullet (BHH.00464)</t>
+  </si>
+  <si>
+    <t>Lead bullet (BHH.00465)</t>
+  </si>
+  <si>
+    <t>Lead bullet (BHH.00466)</t>
+  </si>
+  <si>
+    <t>Lead Bullet (BHH.00481)</t>
+  </si>
+  <si>
+    <t>Lead bullet ; spent ? (BHH.00467)</t>
+  </si>
+  <si>
+    <t>Lead mold (BHH.00145)</t>
+  </si>
+  <si>
+    <t>Leather (?) Fragment (BHH.01634)</t>
+  </si>
+  <si>
+    <t>leather hat (BHH.01707)</t>
+  </si>
+  <si>
+    <t>ledger (BHH.01059)</t>
+  </si>
+  <si>
+    <t>Ledger Drawing (BHH.01786)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01768)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01855)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01856)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01858)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01859)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01862)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01863)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01864)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01865)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01866)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01867)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01868)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01869)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01870)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01871)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01872)</t>
+  </si>
+  <si>
+    <t>legging (BHH.00333)</t>
+  </si>
+  <si>
+    <t>legging (BHH.00334)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02228)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02229)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02252)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02253)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02270)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02271)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02275)</t>
+  </si>
+  <si>
+    <t>Legging (BHH.02276)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02529)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02530)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02568)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01314)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01390)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01391)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01392)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01393)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01394)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01395)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01396)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01397)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01398)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01399)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01400)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01401)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01402)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01403)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01404)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01405)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01406)</t>
+  </si>
+  <si>
+    <t>legging (BHH.01407)</t>
+  </si>
+  <si>
+    <t>legging (BHH.00234)</t>
+  </si>
+  <si>
+    <t>legging (BHH.00235)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02092)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02093)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02104)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02145)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02146)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02147)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02148)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02149)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02150)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02151)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02152)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02153)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02156)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02157)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02158)</t>
+  </si>
+  <si>
+    <t>legging (BHH.02159)</t>
+  </si>
+  <si>
+    <t>Legging ; Chap (BHH.01860)</t>
+  </si>
+  <si>
+    <t>Legging ; Chap (BHH.01861)</t>
+  </si>
+  <si>
+    <t>legging ; cuff (BHH.02154)</t>
+  </si>
+  <si>
+    <t>legging ; cuff (BHH.02155)</t>
+  </si>
+  <si>
+    <t>legging; quilled (BHH.01052)</t>
+  </si>
+  <si>
+    <t>Leggings (BHH.02215)</t>
+  </si>
+  <si>
+    <t>leggings (BHH.01854)</t>
+  </si>
+  <si>
+    <t>leggings (BHH.01857)</t>
+  </si>
+  <si>
+    <t>leggings; legging (BHH.02524)</t>
+  </si>
+  <si>
+    <t>leggings; legging (BHH.00320)</t>
+  </si>
+  <si>
+    <t>Letter ;  Note (BHH.00998)</t>
+  </si>
+  <si>
+    <t>Letters ; photos (BHH.00182)</t>
+  </si>
+  <si>
+    <t>loom (BHH.02536)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02517)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02575)</t>
+  </si>
+  <si>
+    <t>mace (BHH.00282)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02025)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02774)</t>
+  </si>
+  <si>
+    <t>mace (BHH.02321)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01589)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01590)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01593)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01594)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01595)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01598)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01601)</t>
+  </si>
+  <si>
+    <t>mace (BHH.01603)</t>
+  </si>
+  <si>
+    <t>Mace (?) (BHH.01740)</t>
+  </si>
+  <si>
+    <t>Mace ; coupstick (BHH.02138)</t>
+  </si>
+  <si>
+    <t>mace ; handle (BHH.01608)</t>
+  </si>
+  <si>
+    <t>mask, horse (BHH.02547)</t>
+  </si>
+  <si>
+    <t>mat (BHH.00680)</t>
+  </si>
+  <si>
+    <t>Math test paper (BHH.00378)</t>
+  </si>
+  <si>
+    <t>medal (BHH.02023)</t>
+  </si>
+  <si>
+    <t>Medicine Bag (BHH.01304)</t>
+  </si>
+  <si>
+    <t>medicine bag, Midi? (BHH.02744)</t>
+  </si>
+  <si>
+    <t>Medicine bundle owned by Chief Abel Watesh (BHH.02839)</t>
+  </si>
+  <si>
+    <t>Metal fragment; Thin rusted gun plate (BHH.00100)</t>
+  </si>
+  <si>
+    <t>Metal Knife (BHH.00102)</t>
+  </si>
+  <si>
+    <t>metal spear blade; 
+dag knife (BHH.00288)</t>
+  </si>
+  <si>
+    <t>Metal Trade Tool (BHH.00501)</t>
+  </si>
+  <si>
+    <t>Metis sash (BHH.02372)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02221)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02222)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02223)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02224)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02225)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02258)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02259)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02272)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02273)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02279)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02280)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00265)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00266)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00268)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00269)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.01493)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.01510)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.01511)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.01522)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.01524)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.01537)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00787)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00788)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00929)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00930)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00585)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00586)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00588)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00589)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00617)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00618)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00635)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.00636)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.02072)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.02073)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.02076)</t>
+  </si>
+  <si>
+    <t>mitten (BHH.02077)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02218)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02219)</t>
+  </si>
+  <si>
+    <t>Mitten (BHH.02220)</t>
+  </si>
+  <si>
+    <t>mitten ; mittens (BHH.01706)</t>
+  </si>
+  <si>
+    <t>mitten liner (BHH.01523)</t>
+  </si>
+  <si>
+    <t>mitten liner (BHH.01525)</t>
+  </si>
+  <si>
+    <t>mocassin (BHH.01813)</t>
+  </si>
+  <si>
+    <t>mocassin (BHH.01814)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01774)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01775)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01776)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01777)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01778)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01780)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01781)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01782)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01784)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01801)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01802)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01812)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01816)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01818)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01822)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01480)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01481)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01482)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01483)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01484)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01487)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01488)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01489)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01490)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01491)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01492)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01494)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01495)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01496)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01497)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01501)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01502)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01535)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01536)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01538)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01539)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01547)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01548)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01552)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01571)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01572)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02227)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02234)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02235)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02246)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02263)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02264)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02268)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02269)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02277)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02278)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02439)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01293)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01294)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01295)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01308)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01309)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01311)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01442)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01443)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01452)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01453)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01454)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01455)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01456)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01457)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01458)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01459)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01460)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01461)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01462)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01463)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01464)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01465)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01469)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01474)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01475)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01476)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01477)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01478)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.01479)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00185)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00186)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02060)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02061)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02109)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02110)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02186)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02187)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02194)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02195)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02203)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02204)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02216)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.02217)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00326)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00327)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00328)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00329)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00330)</t>
+  </si>
+  <si>
+    <t>Moccasin (BHH.00404)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00582)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00583)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00584)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00593)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00645)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00646)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00649)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00650)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00651)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00652)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00656)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00657)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00692)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00693)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00726)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00727)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00728)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00729)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00730)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00734)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00735)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00739)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02512)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02548)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02549)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02557)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.02563)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.01008)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00740)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00750)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00751)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00755)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00762)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00763)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00765)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00766)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00767)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00768)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00769)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00771)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00772)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00773)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00774)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00775)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00790)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00791)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00793)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00794)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00806)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00807)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00817)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00818)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00824)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00825)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00837)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00838)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00844)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00845)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00851)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00852)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00871)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00872)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00873)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00874)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00877)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00878)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00881)</t>
+  </si>
+  <si>
+    <t>moccasin (BHH.00882)</t>
+  </si>
+  <si>
+    <t>Moccasin ; beaded; embroidered (BHH.00647)</t>
+  </si>
+  <si>
+    <t>moccasin ; child moccasin (BHH.00792)</t>
+  </si>
+  <si>
+    <t>moccasin ; child's (BHH.01423)</t>
+  </si>
+  <si>
+    <t>moccasin ; child's (BHH.01424)</t>
+  </si>
+  <si>
+    <t>Moccasin ; embroidered; beaded (BHH.00648)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00708)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00724)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.00725)</t>
+  </si>
+  <si>
+    <t>moccasin ; quillwork (BHH.01425)</t>
+  </si>
+  <si>
+    <t>moccasin cuff; from cuff &amp; vamp set (BHH.00784)</t>
+  </si>
+  <si>
+    <t>moccasin cuff; from cuff &amp; vamp set (BHH.00785)</t>
+  </si>
+  <si>
+    <t>moccasin vamp (BHH.01414)</t>
+  </si>
+  <si>
+    <t>moccasin vamp (BHH.01468)</t>
+  </si>
+  <si>
+    <t>moccasin vamp (BHH.00324)</t>
+  </si>
+  <si>
+    <t>moccasin vamp; from cuff &amp; vamp set (BHH.00782)</t>
+  </si>
+  <si>
+    <t>moccasin vamp; from cuff &amp; vamp set (BHH.00783)</t>
+  </si>
+  <si>
+    <t>moccasin, cuff &amp; vamp set (BHH.01408)</t>
+  </si>
+  <si>
+    <t>moccasin, vamp (BHH.00778)</t>
+  </si>
+  <si>
+    <t>moccasin, vamp (BHH.00779)</t>
+  </si>
+  <si>
+    <t>moccasin; 
+Children's (BHH.00908)</t>
+  </si>
+  <si>
+    <t>moccasin; 
+Children's (BHH.00909)</t>
+  </si>
+  <si>
+    <t>moccasin; 
+Children's (BHH.00580)</t>
+  </si>
+  <si>
+    <t>moccasin; 
+Children's (BHH.00581)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00609)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00610)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00639)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00640)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00667)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00668)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00252)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00253)</t>
+  </si>
+  <si>
+    <t>Moccasins (BHH.02226)</t>
+  </si>
+  <si>
+    <t>Moccasins (BHH.02237)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.01485)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.01486)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00853)</t>
+  </si>
+  <si>
+    <t>moccasins (BHH.00854)</t>
+  </si>
+  <si>
+    <t>model canoe (BHH.01410)</t>
+  </si>
+  <si>
+    <t>model cradleboard; cradle board (BHH.00608)</t>
+  </si>
+  <si>
+    <t>moss bag (BHH.02533)</t>
+  </si>
+  <si>
+    <t>moss bag and doll set (BHH.01730)</t>
+  </si>
+  <si>
+    <t>moss bag with doll (BHH.00587)</t>
+  </si>
+  <si>
+    <t>mossbag &amp; amulet (BHH.02514)</t>
+  </si>
+  <si>
+    <t>Mp Test (BHH.02853)</t>
+  </si>
+  <si>
+    <t>This is the description</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01669)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01670)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01671)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01672)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01673)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01674)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01675)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01676)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01677)</t>
+  </si>
+  <si>
+    <t>Mukluk (BHH.01678)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00839)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00840)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00855)</t>
+  </si>
+  <si>
+    <t>mukluk (BHH.00856)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00847)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00848)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00641)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00642)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00653)</t>
+  </si>
+  <si>
+    <t>mukluks (BHH.00654)</t>
+  </si>
+  <si>
+    <t>Musket ball mold, iron (BHH.00136)</t>
+  </si>
+  <si>
+    <t>Musket caps (BHH.00027)</t>
+  </si>
+  <si>
+    <t>Musket shot mold, brass (BHH.00138)</t>
+  </si>
+  <si>
+    <t>My artefact (BHH.00001)</t>
+  </si>
+  <si>
+    <t>Nail (BHH.01691)</t>
+  </si>
+  <si>
+    <t>Nail (BHH.01699)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01324)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01326)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01328)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01329)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01331)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01337)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01338)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01339)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01340)</t>
+  </si>
+  <si>
+    <t>Necklace (BHH.01342)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01343)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01344)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01348)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01349)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.01350)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02577)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02730)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.02835)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.00211)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.00217)</t>
+  </si>
+  <si>
+    <t>necklace (BHH.00218)</t>
+  </si>
+  <si>
+    <t>necklace : bearclaw ; bearclaw (BHH.02668)</t>
+  </si>
+  <si>
+    <t>Necklace ; Hoop necklace (BHH.02010)</t>
+  </si>
+  <si>
+    <t>necklace resembles breast plate (BHH.02012)</t>
+  </si>
+  <si>
+    <t>Necklace; fish vertebrae (BHH.00214)</t>
+  </si>
+  <si>
+    <t>necklace; resembles a chest plate (BHH.02011)</t>
+  </si>
+  <si>
+    <t>Necklace; String of beads (BHH.01335)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01234)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01236)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01238)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01239)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01242)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01243)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01244)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01245)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01246)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01247)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01248)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01249)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01250)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01251)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01252)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01253)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01254)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01255)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01256)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01257)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01258)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01259)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01260)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01261)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01262)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01263)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01264)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01265)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01267)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01268)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01269)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01270)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01271)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01272)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01273)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01274)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01277)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01278)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01279)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01280)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01281)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01282)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01283)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.02016)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.00508)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.00509)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01215)</t>
+  </si>
+  <si>
+    <t>Negative (BHH.01217)</t>
+  </si>
+  <si>
+    <t>Negative picture (BHH.01140)</t>
+  </si>
+  <si>
+    <t>Negative picture (BHH.01141)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01062)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01082)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01083)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01084)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01085)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01086)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01095)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01096)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01097)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01098)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01099)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01100)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01101)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01102)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01103)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01200)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01201)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01202)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.01203)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00395)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00396)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00530)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00531)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00532)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00533)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00534)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00535)</t>
+  </si>
+  <si>
+    <t>Negative slide (BHH.00538)</t>
+  </si>
+  <si>
+    <t>Negative slides (BHH.01122)</t>
+  </si>
+  <si>
+    <t>Negative slides (BHH.00357)</t>
+  </si>
+  <si>
+    <t>Negative slides (BHH.00371)</t>
+  </si>
+  <si>
+    <t>New Trails Comic Book (BHH.02323)</t>
+  </si>
+  <si>
+    <t>Notebook (BHH.00386)</t>
+  </si>
+  <si>
+    <t>ornament ; dancing wand (BHH.02569)</t>
+  </si>
+  <si>
+    <t>Otter pelt Medicine bag (BHH.02591)</t>
+  </si>
+  <si>
+    <t>Otter Skin Shield; 
+Otter Pelt Shield (BHH.02837)</t>
+  </si>
+  <si>
+    <t>Padded Saddle (BHH.02125)</t>
+  </si>
+  <si>
+    <t>pail (BHH.01557)</t>
+  </si>
+  <si>
+    <t>Painting (BHH.02020)</t>
+  </si>
+  <si>
+    <t>Painting (BHH.02411)</t>
+  </si>
+  <si>
+    <t>Painting of Chief Thunderchild (BHH.02420)</t>
+  </si>
+  <si>
+    <t>panel (BHH.02002)</t>
+  </si>
+  <si>
+    <t>panel (BHH.02003)</t>
+  </si>
+  <si>
+    <t>panel ; strip (BHH.01998)</t>
+  </si>
+  <si>
+    <t>panel ; strip (BHH.01999)</t>
+  </si>
+  <si>
+    <t>panel ; strip (BHH.02000)</t>
+  </si>
+  <si>
+    <t>Pants (BHH.02241)</t>
+  </si>
+  <si>
+    <t>pants (BHH.02396)</t>
+  </si>
+  <si>
+    <t>pants (BHH.02397)</t>
+  </si>
+  <si>
+    <t>pants ; Treaty suit (BHH.00187)</t>
+  </si>
+  <si>
+    <t>parfleche (BHH.02408)</t>
+  </si>
+  <si>
+    <t>parfleche (BHH.01808)</t>
+  </si>
+  <si>
+    <t>Parfleche bag (BHH.02209)</t>
+  </si>
+  <si>
+    <t>Parfleche bag (BHH.02210)</t>
+  </si>
+  <si>
+    <t>Parfleche bag (BHH.02211)</t>
+  </si>
+  <si>
+    <t>Parfleche bag (BHH.02212)</t>
+  </si>
+  <si>
+    <t>Parfleche bag (BHH.02213)</t>
+  </si>
+  <si>
+    <t>Parka ; Jacket (BHH.02283)</t>
+  </si>
+  <si>
+    <t>pastel drawing (BHH.00370)</t>
+  </si>
+  <si>
+    <t>patches; 
+Silk work on buckskin (BHH.01989)</t>
+  </si>
+  <si>
+    <t>pelt (BHH.01701)</t>
+  </si>
+  <si>
+    <t>pelt (BHH.01702)</t>
+  </si>
+  <si>
+    <t>Percussion cap (BHH.00114)</t>
+  </si>
+  <si>
+    <t>Percussion Cap fragment (BHH.00108)</t>
+  </si>
+  <si>
+    <t>Percussion lock (BHH.00150)</t>
+  </si>
+  <si>
+    <t>Percussion piece; pin ? (BHH.00113)</t>
+  </si>
+  <si>
+    <t>photo album; 
+Thunderchild (BHH.01007)</t>
+  </si>
+  <si>
+    <t>Photo; Portrait Achim The Dog (BHH.02038)</t>
+  </si>
+  <si>
+    <t>Photo; Portrait; Pimotat The Walker (BHH.00540)</t>
+  </si>
+  <si>
+    <t>Photo; Portrait; Rock Thunder (BHH.00539)</t>
+  </si>
+  <si>
+    <t>Photo; Portrait; Subject Unknown (BHH.02039)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02017)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02018)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02019)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02022)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02032)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02034)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02035)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02036)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02111)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00510)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00511)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00512)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00513)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00514)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00515)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00516)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00517)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00518)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00519)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00520)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00521)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00522)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00523)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00524)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00525)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00526)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00527)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00528)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00529)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00536)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00542)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00544)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00545)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00999)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01000)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01014)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01015)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01016)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01017)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01018)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01019)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01020)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01021)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01022)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01023)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01024)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01026)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01027)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01028)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01029)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01030)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01031)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01061)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01063)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01068)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01069)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01070)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01071)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01073)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01074)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01075)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01076)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01077)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01078)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01079)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01080)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01081)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01087)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01088)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01089)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01090)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01091)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01092)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01093)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01094)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01104)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01105)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01106)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01107)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01108)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01109)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01110)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01111)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01112)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01113)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01114)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01115)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01116)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01117)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01118)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01119)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01120)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01121)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01123)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01124)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01125)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01126)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01127)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01128)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01129)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01130)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01131)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01132)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01133)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01134)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01135)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01136)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01137)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01138)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01139)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01142)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01143)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01144)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01145)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01146)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01147)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01148)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01149)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01150)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01151)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01152)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01153)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01154)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01155)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01156)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01157)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01158)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01159)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01160)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01161)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01162)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01163)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01164)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01165)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01166)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01167)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01168)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01169)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01170)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01171)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01172)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01173)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01174)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01175)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01176)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01177)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01178)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01179)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01180)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01181)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01182)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01183)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01184)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01185)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01186)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01187)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01188)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01189)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01190)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01191)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01192)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01193)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01194)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01195)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01196)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01197)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01198)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01199)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01204)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01205)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01206)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01207)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01208)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01209)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01210)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01211)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01212)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01213)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01214)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01216)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01218)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01219)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01220)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01221)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01222)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01223)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01224)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01225)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01226)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01227)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01228)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01229)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01230)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01231)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01232)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01742)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01744)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01745)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01746)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01747)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01748)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01749)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01750)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01751)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01752)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01753)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01754)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01755)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01756)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01757)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01758)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01759)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01760)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01761)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01762)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01763)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01764)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01765)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01766)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01821)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01827)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01828)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01829)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01830)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01831)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.01832)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01233)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01235)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01237)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01240)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01241)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01266)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01275)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01276)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01284)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01285)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01286)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01287)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.01288)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02298)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02299)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02300)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02301)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02302)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02303)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02304)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02305)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02306)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02307)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02308)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02309)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02310)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02311)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02312)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02313)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02314)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02315)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02316)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02317)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02318)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02319)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02427)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02447)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.02448)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00936)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00161)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00340)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00341)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00342)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00343)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00344)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00345)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00346)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00347)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00348)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00349)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00350)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00351)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00352)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00353)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00354)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00355)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00358)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00360)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00361)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00362)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00364)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00366)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00367)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00368)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00369)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00372)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00377)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00379)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00380)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00381)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00383)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00384)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00385)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00387)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00392)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00393)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00397)</t>
+  </si>
+  <si>
+    <t>Photograph (BHH.00398)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.00410)</t>
+  </si>
+  <si>
+    <t>photograph (BHH.02567)</t>
+  </si>
+  <si>
+    <t>photograph : Chief Unknown (BHH.00937)</t>
+  </si>
+  <si>
+    <t>photograph : Ometoway The Gambler (BHH.00945)</t>
+  </si>
+  <si>
+    <t>photograph : Ometoway The Gambler (BHH.00946)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Ben Pasqua (BHH.00939)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Ben Pasqua (BHH.00940)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Ben Pasqua (BHH.00941)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Charlie Fox (BHH.00972)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Charlie Fox (BHH.00973)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Ka Ka Kabeca (BHH.00986)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Ka Ka Kabeca (BHH.02013)</t>
+  </si>
+  <si>
+    <t>Photograph ; Chief Kakakaway (BHH.02078)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Monegan and Wife (BHH.00949)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Monegan's Wife (BHH.00950)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Monegan's Wife (BHH.00951)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Monegian (Monegan) (BHH.00948)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Red Dog (BHH.00961)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Red Dog (BHH.00963)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Unknown (BHH.00938)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Unknown (BHH.00960)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Unknown (BHH.00962)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Unknown (BHH.00965)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Unknown (BHH.00974)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Unknown (BHH.00975)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief Unknown (BHH.00976)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief White Eagle (BHH.00956)</t>
+  </si>
+  <si>
+    <t>photograph ; Chief White Eagle (BHH.00957)</t>
+  </si>
+  <si>
+    <t>photograph ; Crowfoot drawing (BHH.00996)</t>
+  </si>
+  <si>
+    <t>photograph ; Little Sioux (BHH.00933)</t>
+  </si>
+  <si>
+    <t>photograph ; Murchison (?) (BHH.00993)</t>
+  </si>
+  <si>
+    <t>photograph ; Ohoo (BHH.00932)</t>
+  </si>
+  <si>
+    <t>photograph ; Pimotat The Walker (BHH.00934)</t>
+  </si>
+  <si>
+    <t>photograph ; Portrait Two Men; Chief Monegan and Achim The Dog (BHH.00991)</t>
+  </si>
+  <si>
+    <t>photograph ; Red Dog; Pat Malone; Geo Speers (BHH.00964)</t>
+  </si>
+  <si>
+    <t>photograph ; Rock Thunder (BHH.00982)</t>
+  </si>
+  <si>
+    <t>photograph ; Rock Thunder (BHH.00983)</t>
+  </si>
+  <si>
+    <t>photograph ; Rock Thunder (BHH.00984)</t>
+  </si>
+  <si>
+    <t>photograph ; Rock Thunder (BHH.00985)</t>
+  </si>
+  <si>
+    <t>photograph ; Strong Eagle (BHH.00942)</t>
+  </si>
+  <si>
+    <t>photograph ; Strong Eagle (BHH.00943)</t>
+  </si>
+  <si>
+    <t>photograph ; Strong Eagle (BHH.00944)</t>
+  </si>
+  <si>
+    <t>photograph ; Two Men shaking hands (BHH.00992)</t>
+  </si>
+  <si>
+    <t>photograph ; unknown Chief (BHH.00953)</t>
+  </si>
+  <si>
+    <t>photograph ; unknown Chief (BHH.00954)</t>
+  </si>
+  <si>
+    <t>photograph ; unknown Chief (BHH.00955)</t>
+  </si>
+  <si>
+    <t>photograph ; unknown Chief (BHH.00958)</t>
+  </si>
+  <si>
+    <t>photograph ; unknown Chief (BHH.00959)</t>
+  </si>
+  <si>
+    <t>photograph ; unknown Chief (BHH.00977)</t>
+  </si>
+  <si>
+    <t>photograph ; unknown Man (MW32) (BHH.00935)</t>
+  </si>
+  <si>
+    <t>photograph ; Unknown man; Murchison (?) (BHH.00994)</t>
+  </si>
+  <si>
+    <t>photograph and frame (BHH.00537)</t>
+  </si>
+  <si>
+    <t>photograph framed (BHH.02294)</t>
+  </si>
+  <si>
+    <t>Photograph mounted (BHH.02033)</t>
+  </si>
+  <si>
+    <t>photograph on card (BHH.01001)</t>
+  </si>
+  <si>
+    <t>Photograph, enlarged photo, and tag (BHH.00543)</t>
+  </si>
+  <si>
+    <t>photograph; Achim The Dog (BHH.00978)</t>
+  </si>
+  <si>
+    <t>photograph; Achim The Dog (BHH.00979)</t>
+  </si>
+  <si>
+    <t>photograph; Achim The Dog (BHH.00980)</t>
+  </si>
+  <si>
+    <t>photograph; Achim The Dog (BHH.00981)</t>
+  </si>
+  <si>
+    <t>photograph; black and white; Clayton Arnott Boden (BHH.00363)</t>
+  </si>
+  <si>
+    <t>photograph; Chief Day Walker (BHH.00966)</t>
+  </si>
+  <si>
+    <t>photograph; Chief Day Walker (BHH.00967)</t>
+  </si>
+  <si>
+    <t>photograph; Chief Day Walker (BHH.00968)</t>
+  </si>
+  <si>
+    <t>photograph; Chief Day Walker (BHH.00969)</t>
+  </si>
+  <si>
+    <t>photograph; Chief Day Walker (BHH.00970)</t>
+  </si>
+  <si>
+    <t>photograph; Chief Day Walker (BHH.00971)</t>
+  </si>
+  <si>
+    <t>photograph; illustration (BHH.00995)</t>
+  </si>
+  <si>
+    <t>photograph; Jumping Bear (BHH.00952)</t>
+  </si>
+  <si>
+    <t>photograph; Jumping Bear (BHH.02014)</t>
+  </si>
+  <si>
+    <t>photograph; Jumping Bear (BHH.02015)</t>
+  </si>
+  <si>
+    <t>photograph; S. Perry drawing (BHH.00997)</t>
+  </si>
+  <si>
+    <t>photograph; Unknown Man (BHH.00987)</t>
+  </si>
+  <si>
+    <t>photograph; Unknown Man (BHH.00988)</t>
+  </si>
+  <si>
+    <t>photograph; Unknown Man (BHH.00989)</t>
+  </si>
+  <si>
+    <t>photograph; Unknown Man (BHH.00990)</t>
+  </si>
+  <si>
+    <t>photograph; Unknown Man (BHH.00947)</t>
+  </si>
+  <si>
+    <t>photographic negatives (BHH.01035)</t>
+  </si>
+  <si>
+    <t>photographic negatives (BHH.01036)</t>
+  </si>
+  <si>
+    <t>photographic negatives (BHH.01037)</t>
+  </si>
+  <si>
+    <t>photographic negatives (BHH.01038)</t>
+  </si>
+  <si>
+    <t>Picture frame (BHH.00205)</t>
+  </si>
+  <si>
+    <t>Pillow case (BHH.00826)</t>
+  </si>
+  <si>
+    <t>Pillow case (BHH.00858)</t>
+  </si>
+  <si>
+    <t>pillow; cushion (BHH.00821)</t>
+  </si>
+  <si>
+    <t>pillow; cushion (BHH.00619)</t>
+  </si>
+  <si>
+    <t>pillow; cushion (BHH.00620)</t>
+  </si>
+  <si>
+    <t>pillow; cushion (BHH.00274)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02594)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02596)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02603)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02604)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02607)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02627)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02643)</t>
+  </si>
+  <si>
+    <t>pipe (BHH.02650)</t>
+  </si>
+  <si>
+    <t>pipe - tubular (BHH.02799)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02745)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02746)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02747)</t>
+  </si>
+  <si>
+    <t>pipe and stem set (BHH.02748)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02743)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02778)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02779)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02804)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02805)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02806)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02851)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02605)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02610)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02619)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02628)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02629)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02631)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02632)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02633)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02638)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02641)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02642)</t>
+  </si>
+  <si>
+    <t>Pipe bag (BHH.02647)</t>
+  </si>
+  <si>
+    <t>Pipe Bag (BHH.01739)</t>
+  </si>
+  <si>
+    <t>Pipe bag ; Tobacco bag (BHH.02601)</t>
+  </si>
+  <si>
+    <t>Pipe Bag Panel (BHH.02606)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02585)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02587)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02590)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02592)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02599)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02600)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02620)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02621)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02639)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02645)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02649)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02652)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02654)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02655)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02658)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02660)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02662)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02663)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02665)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02667)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02673)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02675)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02676)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02678)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02681)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02683)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02684)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02687)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02688)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02690)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02691)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02692)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02697)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02698)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02702)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02708)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02710)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02712)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02713)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02714)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02716)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02721)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02723)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02724)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02732)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02733)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02734)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02752)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02755)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02756)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02760)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02761)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02763)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02764)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02765)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02767)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02769)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02772)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02780)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02784)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02788)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02791)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02792)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02809)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02810)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02811)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02813)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02814)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02816)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02821)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02822)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02824)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02827)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02831)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02832)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02833)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.02838)</t>
+  </si>
+  <si>
+    <t>pipe bowl (BHH.01588)</t>
+  </si>
+  <si>
+    <t>Pipe Bowl and Stem (BHH.02597)</t>
+  </si>
+  <si>
+    <t>pipe bowl fragment (BHH.02781)</t>
+  </si>
+  <si>
+    <t>pipe component (BHH.02700)</t>
+  </si>
+  <si>
+    <t>pipe fragment (BHH.02800)</t>
+  </si>
+  <si>
+    <t>pipe fragment (BHH.02801)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02715)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02720)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02731)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02735)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02736)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02749)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02750)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02753)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02754)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02757)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02758)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02759)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02762)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02766)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02768)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02770)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02771)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02786)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02787)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02790)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02793)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02798)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02802)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02803)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02807)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02808)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02823)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02829)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02830)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02834)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.01587)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02586)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02588)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02589)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02593)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02595)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02622)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02646)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02651)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02653)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02659)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02661)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02664)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02666)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02670)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02671)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02672)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02674)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02677)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02679)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02680)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02682)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02685)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02686)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02689)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02699)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02701)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02706)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02707)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02709)</t>
+  </si>
+  <si>
+    <t>pipe stem (BHH.02711)</t>
+  </si>
+  <si>
+    <t>pipe stem ; calumet (BHH.02624)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02656)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02703)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02704)</t>
+  </si>
+  <si>
+    <t>Pipe stem fragment (BHH.02705)</t>
+  </si>
+  <si>
+    <t>pipe stem; 
+hatchet (BHH.02644)</t>
+  </si>
+  <si>
+    <t>pipe; Pipe bowl (BHH.02836)</t>
+  </si>
+  <si>
+    <t>pipestone (BHH.02819)</t>
+  </si>
+  <si>
+    <t>pipestone ; catlinite (BHH.01731)</t>
+  </si>
+  <si>
+    <t>pipestone ; catlinite (BHH.01732)</t>
+  </si>
+  <si>
+    <t>pipestone ; catlinite (BHH.01733)</t>
+  </si>
+  <si>
+    <t>pipestone ; catlinite (BHH.01734)</t>
+  </si>
+  <si>
+    <t>pipestone block ; catlinite (BHH.02815)</t>
+  </si>
+  <si>
+    <t>Pistol holster (BHH.00080)</t>
+  </si>
+  <si>
+    <t>Pistol holsters (BHH.00159)</t>
+  </si>
+  <si>
+    <t>Plain Mocassin (BHH.02564)</t>
+  </si>
+  <si>
+    <t>Plain Moccasin (BHH.02561)</t>
+  </si>
+  <si>
+    <t>Plain Moccasin (BHH.01845)</t>
+  </si>
+  <si>
+    <t>pocket ; wallpocket (BHH.02008)</t>
+  </si>
+  <si>
+    <t>pocket cover; jacket remnants (BHH.01361)</t>
+  </si>
+  <si>
+    <t>pocket cover; jacket remnants (BHH.01362)</t>
+  </si>
+  <si>
+    <t>Pocket mirror (BHH.00101)</t>
+  </si>
+  <si>
+    <t>Polar Bear Parka (BHH.02386)</t>
+  </si>
+  <si>
+    <t>portrait ; painting (BHH.02421)</t>
+  </si>
+  <si>
+    <t>Possibly broken slug (BHH.02528)</t>
+  </si>
+  <si>
+    <t>Possibly broken slug (BHH.00483)</t>
+  </si>
+  <si>
+    <t>Possibly sword (?) (BHH.01290)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00359)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00365)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00388)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00389)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00390)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00391)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00394)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.02428)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.02449)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.02450)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.02451)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.01741)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.02507)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.00507)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.01064)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.01065)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.01066)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.01067)</t>
+  </si>
+  <si>
+    <t>postcard (BHH.01072)</t>
+  </si>
+  <si>
+    <t>Poster; Print (BHH.00162)</t>
+  </si>
+  <si>
+    <t>pot and lid ; copper (BHH.01680)</t>
+  </si>
+  <si>
+    <t>pot and lid ; copper (BHH.01681)</t>
+  </si>
+  <si>
+    <t>Pouch (BHH.01426)</t>
+  </si>
+  <si>
+    <t>Pouch (BHH.01427)</t>
+  </si>
+  <si>
+    <t>Pouch (BHH.01429)</t>
+  </si>
+  <si>
+    <t>Pouch (BHH.01430)</t>
+  </si>
+  <si>
+    <t>Pouch (BHH.01431)</t>
+  </si>
+  <si>
+    <t>Pouch (BHH.02214)</t>
+  </si>
+  <si>
+    <t>pouch (BHH.01852)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.01849)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.01851)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.01418)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.00741)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.02005)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.00671)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.00681)</t>
+  </si>
+  <si>
+    <t>pouch ; bag (BHH.00700)</t>
+  </si>
+  <si>
+    <t>pouch ; pocket (BHH.00786)</t>
+  </si>
+  <si>
+    <t>pouch ; tobacco pouch (BHH.02742)</t>
+  </si>
+  <si>
+    <t>pouch; pipe bag (BHH.02773)</t>
+  </si>
+  <si>
+    <t>pouch; wall pocket (BHH.01783)</t>
+  </si>
+  <si>
+    <t>pouch; wall pocket (BHH.00687)</t>
+  </si>
+  <si>
+    <t>Powder Flask (BHH.00133)</t>
+  </si>
+  <si>
+    <t>Powder Flask (BHH.00134)</t>
+  </si>
+  <si>
+    <t>Powder Flask (BHH.00140)</t>
+  </si>
+  <si>
+    <t>Powder Flask (BHH.00143)</t>
+  </si>
+  <si>
+    <t>powder horn (BHH.00116)</t>
+  </si>
+  <si>
+    <t>powder horn (BHH.00117)</t>
+  </si>
+  <si>
+    <t>powder horn (BHH.00118)</t>
+  </si>
+  <si>
+    <t>powder horn (BHH.00120)</t>
+  </si>
+  <si>
+    <t>powder horn (BHH.00121)</t>
+  </si>
+  <si>
+    <t>powder horn (BHH.01040)</t>
+  </si>
+  <si>
+    <t>powder horn ; bison horn (BHH.02553)</t>
+  </si>
+  <si>
+    <t>powder horn ; bison horn (BHH.02555)</t>
+  </si>
+  <si>
+    <t>powder horn ; bison horn (BHH.02556)</t>
+  </si>
+  <si>
+    <t>Powder horn, bovine (BHH.00115)</t>
+  </si>
+  <si>
+    <t>Powder Horn, bovine (BHH.01833)</t>
+  </si>
+  <si>
+    <t>powder horn; 
+Bison horn (BHH.02550)</t>
+  </si>
+  <si>
+    <t>powder horn; 
+Bison horn (BHH.02554)</t>
+  </si>
+  <si>
+    <t>Powder measure (BHH.00129)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00238)</t>
+  </si>
+  <si>
+    <t>Purse (BHH.01542)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00611)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00632)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00634)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00660)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00662)</t>
+  </si>
+  <si>
+    <t>purse (BHH.00663)</t>
+  </si>
+  <si>
+    <t>purse (BHH.02007)</t>
+  </si>
+  <si>
+    <t>purse ; bag (BHH.00770)</t>
+  </si>
+  <si>
+    <t>purse ; bag (BHH.01416)</t>
+  </si>
+  <si>
+    <t>purse ; bag (BHH.00672)</t>
+  </si>
+  <si>
+    <t>purse ; bag (BHH.00673)</t>
+  </si>
+  <si>
+    <t>purse ; pouch (BHH.00627)</t>
+  </si>
+  <si>
+    <t>purse ; pouch (BHH.00633)</t>
+  </si>
+  <si>
+    <t>quill ; dyed quills (BHH.01043)</t>
+  </si>
+  <si>
+    <t>quill ; part of quillwork display box (BHH.00401)</t>
+  </si>
+  <si>
+    <t>quill flattener ; part of quillwork display box (BHH.01044)</t>
+  </si>
+  <si>
+    <t>quills ; dyed ; green (BHH.01046)</t>
+  </si>
+  <si>
+    <t>quills ; dyed ; mauve (BHH.01048)</t>
+  </si>
+  <si>
+    <t>quills ; dyed ; orange (BHH.01047)</t>
+  </si>
+  <si>
+    <t>quills ; dyed ; purple (BHH.01050)</t>
+  </si>
+  <si>
+    <t>quills ; dyed ; red (BHH.01049)</t>
+  </si>
+  <si>
+    <t>quillwork sample ; part of quillwork display box (BHH.00402)</t>
+  </si>
+  <si>
+    <t>quilt (BHH.02523)</t>
+  </si>
+  <si>
+    <t>quirt ; whip (BHH.02024)</t>
+  </si>
+  <si>
+    <t>quiver (BHH.02522)</t>
+  </si>
+  <si>
+    <t>quiver (BHH.01388)</t>
+  </si>
+  <si>
+    <t>racket, lacrosse ; racquet (BHH.01383)</t>
+  </si>
+  <si>
+    <t>Rammer (BHH.00146)</t>
+  </si>
+  <si>
+    <t>rattle (BHH.02737)</t>
+  </si>
+  <si>
+    <t>rattle (BHH.02625)</t>
+  </si>
+  <si>
+    <t>rattle (BHH.02626)</t>
+  </si>
+  <si>
+    <t>rattle wand (BHH.01056)</t>
+  </si>
+  <si>
+    <t>rattle, medicine (BHH.02818)</t>
+  </si>
+  <si>
+    <t>rawhide (BHH.02409)</t>
+  </si>
+  <si>
+    <t>Rawhide Box (BHH.02293)</t>
+  </si>
+  <si>
+    <t>Rawhide Case for tipi pins ; Parfleche (BHH.02208)</t>
+  </si>
+  <si>
+    <t>Recapping tool (BHH.00130)</t>
+  </si>
+  <si>
+    <t>Red River Cart model (BHH.00206)</t>
+  </si>
+  <si>
+    <t>Red River Cart model (BHH.02102)</t>
+  </si>
+  <si>
+    <t>Red River cart, exhibition  model (BHH.02579)</t>
+  </si>
+  <si>
+    <t>Red River cart, model (BHH.01316)</t>
+  </si>
+  <si>
+    <t>Regalia ; necktie (BHH.00215)</t>
+  </si>
+  <si>
+    <t>Regalia ; or textile fragment (BHH.00241)</t>
+  </si>
+  <si>
+    <t>Regalia ; textile fragment (BHH.00216)</t>
+  </si>
+  <si>
+    <t>Reloading tool (BHH.00127)</t>
+  </si>
+  <si>
+    <t>riding crop; or handle (BHH.01609)</t>
+  </si>
+  <si>
+    <t>rifle (BHH.01725)</t>
+  </si>
+  <si>
+    <t>Rifle butt plate (BHH.00149)</t>
+  </si>
+  <si>
+    <t>rifle case (BHH.01879)</t>
+  </si>
+  <si>
+    <t>Rifle case; gun case (BHH.01874)</t>
+  </si>
+  <si>
+    <t>Rifle percussion cap (BHH.00148)</t>
+  </si>
+  <si>
+    <t>rifle, musket (BHH.01051)</t>
+  </si>
+  <si>
+    <t>ring (BHH.01351)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02079)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02081)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02363)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02364)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02365)</t>
+  </si>
+  <si>
+    <t>roach (BHH.02369)</t>
+  </si>
+  <si>
+    <t>roach ; Headdress; 
+head dress (BHH.02362)</t>
+  </si>
+  <si>
+    <t>Roach ; Headdress; Head dress (BHH.02080)</t>
+  </si>
+  <si>
+    <t>roach; 
+Headdress; head dress (BHH.02366)</t>
+  </si>
+  <si>
+    <t>Robe; Hooded Robe ; Jacket (BHH.02247)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00613)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00614)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00615)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00626)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00661)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.00664)</t>
+  </si>
+  <si>
+    <t>rondell ; rondelle (BHH.01504)</t>
+  </si>
+  <si>
+    <t>Rondelle (BHH.01432)</t>
+  </si>
+  <si>
+    <t>Rondelle (BHH.01433)</t>
+  </si>
+  <si>
+    <t>Rondelle (BHH.01434)</t>
+  </si>
+  <si>
+    <t>Rondelle (BHH.01435)</t>
+  </si>
+  <si>
+    <t>Rondelle (BHH.01436)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell (BHH.01815)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell (BHH.00612)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell (BHH.00249)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell (BHH.00250)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell (BHH.00251)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00247)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00248)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00239)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00240)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00242)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00243)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00244)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00245)</t>
+  </si>
+  <si>
+    <t>rondelle; rondell ; rosette (BHH.00246)</t>
+  </si>
+  <si>
+    <t>rosette (BHH.01039)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01439)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01440)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01441)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01444)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01445)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01446)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01447)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01448)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01449)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.01450)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.00602)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.00603)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.00604)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.00605)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.00606)</t>
+  </si>
+  <si>
+    <t>rosette; rondelle ; rondell (BHH.00607)</t>
+  </si>
+  <si>
+    <t>Rubber boot (BHH.02239)</t>
+  </si>
+  <si>
+    <t>Rubber boot (BHH.02240)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00560)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00561)</t>
+  </si>
+  <si>
+    <t>rug (BHH.00562)</t>
+  </si>
+  <si>
+    <t>rug ; wall hanging (BHH.02417)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.01545)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02118)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02119)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02122)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02123)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02124)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02126)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02127)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02128)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02129)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02130)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.02131)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.00325)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.00399)</t>
+  </si>
+  <si>
+    <t>saddle (BHH.01317)</t>
+  </si>
+  <si>
+    <t>saddle cloth ; saddle blanket (BHH.02416)</t>
+  </si>
+  <si>
+    <t>saddle decoration (BHH.00564)</t>
+  </si>
+  <si>
+    <t>saddle piece (BHH.02120)</t>
+  </si>
+  <si>
+    <t>saddle piece (BHH.02121)</t>
+  </si>
+  <si>
+    <t>saddle, pad (BHH.00323)</t>
+  </si>
+  <si>
+    <t>Sales Tag (BHH.00356)</t>
+  </si>
+  <si>
+    <t>sash (BHH.02042)</t>
+  </si>
+  <si>
+    <t>sash (BHH.02370)</t>
+  </si>
+  <si>
+    <t>sash (BHH.02371)</t>
+  </si>
+  <si>
+    <t>scraper (BHH.01041)</t>
+  </si>
+  <si>
+    <t>scraper (BHH.01560)</t>
+  </si>
+  <si>
+    <t>scraper (BHH.01564)</t>
+  </si>
+  <si>
+    <t>scraper (BHH.01567)</t>
+  </si>
+  <si>
+    <t>scraper (BHH.01570)</t>
+  </si>
+  <si>
+    <t>scraper (BHH.01779)</t>
+  </si>
+  <si>
+    <t>scraper ; bone tanning hook (BHH.01561)</t>
+  </si>
+  <si>
+    <t>scraper ; flesher (BHH.01568)</t>
+  </si>
+  <si>
+    <t>scraper ; flesher (BHH.01320)</t>
+  </si>
+  <si>
+    <t>seneca root (BHH.01667)</t>
+  </si>
+  <si>
+    <t>sharpening stone (BHH.01556)</t>
+  </si>
+  <si>
+    <t>Shawl (BHH.02285)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00749)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00757)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00764)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00776)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00822)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.01805)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.01824)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00697)</t>
+  </si>
+  <si>
+    <t>sheath, knife (BHH.00698)</t>
+  </si>
+  <si>
+    <t>shell ; columella; conch shell; pendant (BHH.01575)</t>
+  </si>
+  <si>
+    <t>Shell earring (BHH.01352)</t>
+  </si>
+  <si>
+    <t>Shell earring (BHH.01353)</t>
+  </si>
+  <si>
+    <t>shield; 
+Bustle (BHH.02098)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02084)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02087)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02090)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02091)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02532)</t>
+  </si>
+  <si>
+    <t>Shirt (BHH.02231)</t>
+  </si>
+  <si>
+    <t>Shirt (BHH.02236)</t>
+  </si>
+  <si>
+    <t>Shirt (BHH.02238)</t>
+  </si>
+  <si>
+    <t>Shirt (BHH.02243)</t>
+  </si>
+  <si>
+    <t>Shirt (BHH.02244)</t>
+  </si>
+  <si>
+    <t>Shirt (BHH.02245)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02388)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02394)</t>
+  </si>
+  <si>
+    <t>shirt (BHH.02395)</t>
+  </si>
+  <si>
+    <t>shirt ; blouse (BHH.02096)</t>
+  </si>
+  <si>
+    <t>shirt ; jacket (BHH.02412)</t>
+  </si>
+  <si>
+    <t>Shirt with Beaded Vest (BHH.02382)</t>
+  </si>
+  <si>
+    <t>Shot flask (BHH.00122)</t>
+  </si>
+  <si>
+    <t>Shot flask (BHH.00132)</t>
+  </si>
+  <si>
+    <t>Shot flask (BHH.00139)</t>
+  </si>
+  <si>
+    <t>Shot flask (BHH.00142)</t>
+  </si>
+  <si>
+    <t>Shot flask dispenser (BHH.00141)</t>
+  </si>
+  <si>
+    <t>Shot flask Spout (BHH.00128)</t>
+  </si>
+  <si>
+    <t>Shot flask, leather (BHH.00135)</t>
+  </si>
+  <si>
+    <t>shot horn (BHH.02552)</t>
+  </si>
+  <si>
+    <t>Shotgun shell (BHH.00030)</t>
+  </si>
+  <si>
+    <t>Shotgun shell (BHH.00442)</t>
+  </si>
+  <si>
+    <t>shotgun shell (BHH.00443)</t>
+  </si>
+  <si>
+    <t>sinew (BHH.01297)</t>
+  </si>
+  <si>
+    <t>skate blade (BHH.01688)</t>
+  </si>
+  <si>
+    <t>skirt (BHH.01718)</t>
+  </si>
+  <si>
+    <t>skirt (BHH.02094)</t>
+  </si>
+  <si>
+    <t>Skirt (BHH.02266)</t>
+  </si>
+  <si>
+    <t>snowshoe (BHH.02520)</t>
+  </si>
+  <si>
+    <t>snowshoe ; miniature (BHH.02446)</t>
+  </si>
+  <si>
+    <t>snowshoe ; miniature (BHH.00823)</t>
+  </si>
+  <si>
+    <t>snowshoe model (BHH.00813)</t>
+  </si>
+  <si>
+    <t>snowshoes (BHH.00841)</t>
+  </si>
+  <si>
+    <t>snowshoes (BHH.02511)</t>
+  </si>
+  <si>
+    <t>snowshoes (BHH.00616)</t>
+  </si>
+  <si>
+    <t>snowshoes (BHH.01785)</t>
+  </si>
+  <si>
+    <t>Sock (BHH.02288)</t>
+  </si>
+  <si>
+    <t>Sock (BHH.02289)</t>
+  </si>
+  <si>
+    <t>Solid cannonball (BHH.02504)</t>
+  </si>
+  <si>
+    <t>Solid cannonball (BHH.00006)</t>
+  </si>
+  <si>
+    <t>Solid cannonball (BHH.00007)</t>
+  </si>
+  <si>
+    <t>Solid cannonball (BHH.00008)</t>
+  </si>
+  <si>
+    <t>Solid cannonball (BHH.00009)</t>
+  </si>
+  <si>
+    <t>Solid cannonball (BHH.00010)</t>
+  </si>
+  <si>
+    <t>spear (BHH.02583)</t>
+  </si>
+  <si>
+    <t>spear ; dag knife (BHH.01698)</t>
+  </si>
+  <si>
+    <t>spear ; knife blade (BHH.01693)</t>
+  </si>
+  <si>
+    <t>spoon ; Ceremonial spoon (BHH.02843)</t>
+  </si>
+  <si>
+    <t>spoon ; Horn spoon (BHH.01679)</t>
+  </si>
+  <si>
+    <t>Spring mechanism for percussion cap, steel (BHH.00112)</t>
+  </si>
+  <si>
+    <t>Stick ; war club ; mace handle (BHH.02640)</t>
+  </si>
+  <si>
+    <t>stirrups; 
+stirrup (BHH.02132)</t>
+  </si>
+  <si>
+    <t>Stocking (BHH.02286)</t>
+  </si>
+  <si>
+    <t>Stocking (BHH.02287)</t>
+  </si>
+  <si>
+    <t>stone (BHH.02796)</t>
+  </si>
+  <si>
+    <t>stone ; handle (BHH.01668)</t>
+  </si>
+  <si>
+    <t>Stone artifact (BHH.02100)</t>
+  </si>
+  <si>
+    <t>strap; belt (BHH.01969)</t>
+  </si>
+  <si>
+    <t>String of Beads (BHH.01632)</t>
+  </si>
+  <si>
+    <t>string of bells; 
+bell (BHH.02139)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01933)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01941)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01953)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01954)</t>
+  </si>
+  <si>
+    <t>strip (BHH.00213)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01334)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01336)</t>
+  </si>
+  <si>
+    <t>strip (BHH.01341)</t>
+  </si>
+  <si>
+    <t>strip (BHH.02541)</t>
+  </si>
+  <si>
+    <t>strip (BHH.02570)</t>
+  </si>
+  <si>
+    <t>Strip (Necklace?) (BHH.01982)</t>
+  </si>
+  <si>
+    <t>Strip (Necklace?) (BHH.01983)</t>
+  </si>
+  <si>
+    <t>Strip (Necklace?) (BHH.01984)</t>
+  </si>
+  <si>
+    <t>strip ; cuff (BHH.01972)</t>
+  </si>
+  <si>
+    <t>strip ; jacket remnants (BHH.01360)</t>
+  </si>
+  <si>
+    <t>strip ; jacket remnants (BHH.01363)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.01944)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.01949)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.01956)</t>
+  </si>
+  <si>
+    <t>strip ; or belt (BHH.00567)</t>
+  </si>
+  <si>
+    <t>strip ; or cuff (BHH.01971)</t>
+  </si>
+  <si>
+    <t>Suspenders (BHH.02206)</t>
+  </si>
+  <si>
+    <t>Swan Tufting (BHH.01767)</t>
+  </si>
+  <si>
+    <t>sweetgrass braid (BHH.02584)</t>
+  </si>
+  <si>
+    <t>sweetgrass braid (BHH.02828)</t>
+  </si>
+  <si>
+    <t>Sword Cane (BHH.02501)</t>
+  </si>
+  <si>
+    <t>talisman; signal cloth (BHH.02850)</t>
+  </si>
+  <si>
+    <t>tanning tool ; flesher (BHH.01566)</t>
+  </si>
+  <si>
+    <t>Tapestry (BHH.00563)</t>
+  </si>
+  <si>
+    <t>tapis (BHH.01743)</t>
+  </si>
+  <si>
+    <t>Tea Cozy (BHH.01543)</t>
+  </si>
+  <si>
+    <t>tea pot (BHH.01684)</t>
+  </si>
+  <si>
+    <t>telescope (BHH.01687)</t>
+  </si>
+  <si>
+    <t>tie (BHH.01357)</t>
+  </si>
+  <si>
+    <t>tie ; collar with tie (BHH.01356)</t>
+  </si>
+  <si>
+    <t>Tin Container with Caps (BHH.00499)</t>
+  </si>
+  <si>
+    <t>Tipi (BHH.00505)</t>
+  </si>
+  <si>
+    <t>Tipi (BHH.02820)</t>
+  </si>
+  <si>
+    <t>tipi door ; sacred (BHH.02795)</t>
+  </si>
+  <si>
+    <t>Tipi model (BHH.00208)</t>
+  </si>
+  <si>
+    <t>Tipi model (BHH.00209)</t>
+  </si>
+  <si>
+    <t>Tipi model (BHH.00236)</t>
+  </si>
+  <si>
+    <t>Tipi model (BHH.00237)</t>
+  </si>
+  <si>
+    <t>tipi ornaments; strips (BHH.01610)</t>
+  </si>
+  <si>
+    <t>tipi, model (BHH.01315)</t>
+  </si>
+  <si>
+    <t>tipi, model (BHH.00718)</t>
+  </si>
+  <si>
+    <t>tipi, model (BHH.00742)</t>
+  </si>
+  <si>
+    <t>tipi, model (BHH.00745)</t>
+  </si>
+  <si>
+    <t>tipi; Sacred Tipi (BHH.02740)</t>
+  </si>
+  <si>
+    <t>tipi; Sacred Tipi (BHH.02848)</t>
+  </si>
+  <si>
+    <t>tipi; Sacred Tipi (BHH.02849)</t>
+  </si>
+  <si>
+    <t>Toggling harpoon head (BHH.00083)</t>
+  </si>
+  <si>
+    <t>tomahawk (BHH.01592)</t>
+  </si>
+  <si>
+    <t>tomahawk (BHH.02566)</t>
+  </si>
+  <si>
+    <t>tomahawk ; mace (BHH.01599)</t>
+  </si>
+  <si>
+    <t>tomahawk pipe bowl (BHH.02841)</t>
+  </si>
+  <si>
+    <t>Traditional Dance outfit (BHH.00167)</t>
+  </si>
+  <si>
+    <t>trap (BHH.01636)</t>
+  </si>
+  <si>
+    <t>trap (BHH.01637)</t>
+  </si>
+  <si>
+    <t>trap (BHH.01638)</t>
+  </si>
+  <si>
+    <t>trap, long spring (BHH.01639)</t>
+  </si>
+  <si>
+    <t>trap, long spring (BHH.01686)</t>
+  </si>
+  <si>
+    <t>Treaty 10 Medal (BHH.02103)</t>
+  </si>
+  <si>
+    <t>Treaty 6 Medal replica (BHH.02297)</t>
+  </si>
+  <si>
+    <t>treaty and frame set (BHH.01737)</t>
+  </si>
+  <si>
+    <t>treaty and frame set (BHH.01738)</t>
+  </si>
+  <si>
+    <t>Trigger guard and part of stock of musket (BHH.01724)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01788)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01789)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01790)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01791)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01792)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01793)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01794)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01795)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01796)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01797)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01798)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.01834)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02429)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02430)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02431)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02432)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02433)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02434)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02435)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02436)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02437)</t>
+  </si>
+  <si>
+    <t>trophy (BHH.02438)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01836)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01837)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01838)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01839)</t>
+  </si>
+  <si>
+    <t>trophy plaque (BHH.01840)</t>
+  </si>
+  <si>
+    <t>Tufting Instructions (BHH.01025)</t>
+  </si>
+  <si>
+    <t>tump line ; tumpline (BHH.02136)</t>
+  </si>
+  <si>
+    <t>undyed quills (BHH.01045)</t>
+  </si>
+  <si>
+    <t>Unknown bullet, centrefire (BHH.01720)</t>
+  </si>
+  <si>
+    <t>Unknown gun part (BHH.00043)</t>
+  </si>
+  <si>
+    <t>unknown metal fragment (BHH.00156)</t>
+  </si>
+  <si>
+    <t>valance (BHH.01296)</t>
+  </si>
+  <si>
+    <t>Vamp ; Beaded (BHH.00910)</t>
+  </si>
+  <si>
+    <t>Vamp and cuff (BHH.00893)</t>
+  </si>
+  <si>
+    <t>Vamp and cuff (BHH.00894)</t>
+  </si>
+  <si>
+    <t>Vamp and cuff (BHH.00899)</t>
+  </si>
+  <si>
+    <t>Vamp and cuff (BHH.00900)</t>
+  </si>
+  <si>
+    <t>Vamp and cuff (BHH.00901)</t>
+  </si>
+  <si>
+    <t>Vamp and cuff (BHH.00902)</t>
+  </si>
+  <si>
+    <t>Vamp and tongue (BHH.00897)</t>
+  </si>
+  <si>
+    <t>Vamp and tongue (BHH.00898)</t>
+  </si>
+  <si>
+    <t>vest (BHH.01365)</t>
+  </si>
+  <si>
+    <t>vest (BHH.01367)</t>
+  </si>
+  <si>
+    <t>vest (BHH.01712)</t>
+  </si>
+  <si>
+    <t>vest (BHH.02384)</t>
+  </si>
+  <si>
+    <t>Vest Panel (BHH.01322)</t>
+  </si>
+  <si>
+    <t>Vest Panel (BHH.01323)</t>
+  </si>
+  <si>
+    <t>Violin (BHH.01627)</t>
+  </si>
+  <si>
+    <t>Violin (BHH.01630)</t>
+  </si>
+  <si>
+    <t>Violin Bow (BHH.01624)</t>
+  </si>
+  <si>
+    <t>Violin Bow (BHH.01625)</t>
+  </si>
+  <si>
+    <t>Violin Bow (BHH.01628)</t>
+  </si>
+  <si>
+    <t>Violin Case (BHH.01626)</t>
+  </si>
+  <si>
+    <t>Violin Case (BHH.01629)</t>
+  </si>
+  <si>
+    <t>Violin Components (BHH.01631)</t>
+  </si>
+  <si>
+    <t>Violin Components (BHH.02040)</t>
+  </si>
+  <si>
+    <t>Wad cutter (BHH.00125)</t>
+  </si>
+  <si>
+    <t>Wad cutter (BHH.00126)</t>
+  </si>
+  <si>
+    <t>wall case ; bag (BHH.00781)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00748)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00860)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00862)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00863)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00864)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00592)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00683)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00684)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.01503)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00276)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.00405)</t>
+  </si>
+  <si>
+    <t>wall pocket (BHH.02513)</t>
+  </si>
+  <si>
+    <t>wall pocket ; bag (BHH.00917)</t>
+  </si>
+  <si>
+    <t>wall pocket ; wallpocket (BHH.02542)</t>
+  </si>
+  <si>
+    <t>wall pocket ; wallpocket (BHH.01848)</t>
+  </si>
+  <si>
+    <t>wall pocket; 
+whimsey (BHH.00579)</t>
+  </si>
+  <si>
+    <t>wall pocket; 
+whimsey (BHH.00666)</t>
+  </si>
+  <si>
+    <t>wall pocket; 
+Whisk broom holder; 
+whimsey (BHH.00280)</t>
+  </si>
+  <si>
+    <t>Wall Pocket; Matchbox Holder (BHH.01544)</t>
+  </si>
+  <si>
+    <t>wall pouch (BHH.02534)</t>
+  </si>
+  <si>
+    <t>wand, dancing (BHH.01055)</t>
+  </si>
+  <si>
+    <t>watch chain (BHH.02361)</t>
+  </si>
+  <si>
+    <t>Watercolour painting (BHH.01006)</t>
+  </si>
+  <si>
+    <t>whip (BHH.02135)</t>
+  </si>
+  <si>
+    <t>whip (BHH.02137)</t>
+  </si>
+  <si>
+    <t>whip (BHH.02142)</t>
+  </si>
+  <si>
+    <t>whip; dog whip (BHH.02143)</t>
+  </si>
+  <si>
+    <t>whistle (BHH.02738)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02722)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02726)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02727)</t>
+  </si>
+  <si>
+    <t>whistle ; Eagle Bone whistle (BHH.02797)</t>
+  </si>
+  <si>
+    <t>whistle ; or Mace handle ? (BHH.02842)</t>
+  </si>
+  <si>
+    <t>Willow basket (BHH.00857)</t>
+  </si>
+  <si>
+    <t>Woman's awl case (BHH.00699)</t>
+  </si>
+  <si>
+    <t>wood fragments (BHH.00283)</t>
+  </si>
+  <si>
+    <t>Wood fragments with beads (BHH.01635)</t>
+  </si>
+  <si>
+    <t>Wooden Cleaning Rod (BHH.02487)</t>
   </si>
   <si>
     <t>Woven hoop; 
 Trinket; 
 toy (BHH.02053)</t>
   </si>
   <si>
-    <t>Wooden Cleaning Rod (BHH.02487)</t>
-[...8643 lines deleted...]
-    <t>1 lead slug (BHH.00482)</t>
+    <t>yoke (BHH.02133)</t>
+  </si>
+  <si>
+    <t>[BLANK] (BHH.01799)</t>
+  </si>
+  <si>
+    <t>[BLANK] (BHH.00506)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -8755,96 +8755,96 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fc83965cd486d0db04c2c99a65f3c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4273e1d0a8f4fc544f95c33170ac90.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4273e1d0a8f4fc544f95c33170ac90.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fc83965cd486d0db04c2c99a65f3c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>1207</xdr:row>
+      <xdr:row>1624</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="4533900"/>
+    <xdr:ext cx="6667500" cy="5000625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA1208" descr="imageA1208"/>
+        <xdr:cNvPr id="1" name="imageA1625" descr="imageA1625"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>1231</xdr:row>
+      <xdr:row>1648</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6667500" cy="5000625"/>
+    <xdr:ext cx="6667500" cy="4533900"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="imageA1232" descr="imageA1232"/>
+        <xdr:cNvPr id="2" name="imageA1649" descr="imageA1649"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -15197,2143 +15197,2140 @@
     <row r="1203" spans="1:26">
       <c r="B1203" t="s">
         <v>1205</v>
       </c>
     </row>
     <row r="1204" spans="1:26">
       <c r="B1204" t="s">
         <v>1206</v>
       </c>
     </row>
     <row r="1205" spans="1:26">
       <c r="B1205" t="s">
         <v>1207</v>
       </c>
     </row>
     <row r="1206" spans="1:26">
       <c r="B1206" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="1207" spans="1:26">
       <c r="B1207" t="s">
         <v>1209</v>
       </c>
     </row>
-    <row r="1208" spans="1:26" customHeight="1" ht="404">
+    <row r="1208" spans="1:26">
       <c r="B1208" t="s">
         <v>1210</v>
       </c>
-      <c r="C1208" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="1209" spans="1:26">
       <c r="B1209" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1210" spans="1:26">
       <c r="B1210" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="1211" spans="1:26">
       <c r="B1211" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="1212" spans="1:26">
       <c r="B1212" t="s">
-        <v>1215</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="1213" spans="1:26">
       <c r="B1213" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="1214" spans="1:26">
       <c r="B1214" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="1215" spans="1:26">
       <c r="B1215" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="1216" spans="1:26">
       <c r="B1216" t="s">
-        <v>1219</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="1217" spans="1:26">
       <c r="B1217" t="s">
-        <v>1220</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="1218" spans="1:26">
       <c r="B1218" t="s">
-        <v>1221</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="1219" spans="1:26">
       <c r="B1219" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="1220" spans="1:26">
       <c r="B1220" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="1221" spans="1:26">
       <c r="B1221" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="1222" spans="1:26">
       <c r="B1222" t="s">
-        <v>1225</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="1223" spans="1:26">
       <c r="B1223" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="1224" spans="1:26">
       <c r="B1224" t="s">
-        <v>1227</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="1225" spans="1:26">
       <c r="B1225" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="1226" spans="1:26">
       <c r="B1226" t="s">
-        <v>1229</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="1227" spans="1:26">
       <c r="B1227" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="1228" spans="1:26">
       <c r="B1228" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="1229" spans="1:26">
       <c r="B1229" t="s">
-        <v>1232</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="1230" spans="1:26">
       <c r="B1230" t="s">
-        <v>1233</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="1231" spans="1:26">
       <c r="B1231" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:26">
+      <c r="B1232" t="s">
         <v>1234</v>
-      </c>
-[...6 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="1233" spans="1:26">
       <c r="B1233" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="1234" spans="1:26">
       <c r="B1234" t="s">
-        <v>1237</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="1235" spans="1:26">
       <c r="B1235" t="s">
-        <v>1238</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="1236" spans="1:26">
       <c r="B1236" t="s">
-        <v>1239</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="1237" spans="1:26">
       <c r="B1237" t="s">
-        <v>1240</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="1238" spans="1:26">
       <c r="B1238" t="s">
-        <v>1241</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="1239" spans="1:26">
       <c r="B1239" t="s">
-        <v>1242</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="1240" spans="1:26">
       <c r="B1240" t="s">
-        <v>1243</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="1241" spans="1:26">
       <c r="B1241" t="s">
-        <v>1244</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="1242" spans="1:26">
       <c r="B1242" t="s">
-        <v>1245</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="1243" spans="1:26">
       <c r="B1243" t="s">
-        <v>1246</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="1244" spans="1:26">
       <c r="B1244" t="s">
-        <v>1247</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="1245" spans="1:26">
       <c r="B1245" t="s">
-        <v>1248</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="1246" spans="1:26">
       <c r="B1246" t="s">
-        <v>1249</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="1247" spans="1:26">
       <c r="B1247" t="s">
-        <v>1250</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="1248" spans="1:26">
       <c r="B1248" t="s">
-        <v>1251</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="1249" spans="1:26">
       <c r="B1249" t="s">
-        <v>1252</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="1250" spans="1:26">
       <c r="B1250" t="s">
-        <v>1253</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="1251" spans="1:26">
       <c r="B1251" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="1252" spans="1:26">
       <c r="B1252" t="s">
-        <v>1255</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="1253" spans="1:26">
       <c r="B1253" t="s">
-        <v>1256</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="1254" spans="1:26">
       <c r="B1254" t="s">
-        <v>1257</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="1255" spans="1:26">
       <c r="B1255" t="s">
-        <v>1258</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="1256" spans="1:26">
       <c r="B1256" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="1257" spans="1:26">
       <c r="B1257" t="s">
-        <v>1260</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="1258" spans="1:26">
       <c r="B1258" t="s">
-        <v>1261</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1259" spans="1:26">
       <c r="B1259" t="s">
-        <v>1262</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1260" spans="1:26">
       <c r="B1260" t="s">
-        <v>1263</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="1261" spans="1:26">
       <c r="B1261" t="s">
-        <v>1264</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="1262" spans="1:26">
       <c r="B1262" t="s">
-        <v>1265</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="1263" spans="1:26">
       <c r="B1263" t="s">
-        <v>1266</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="1264" spans="1:26">
       <c r="B1264" t="s">
-        <v>1267</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="1265" spans="1:26">
       <c r="B1265" t="s">
-        <v>1268</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="1266" spans="1:26">
       <c r="B1266" t="s">
-        <v>1269</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="1267" spans="1:26">
       <c r="B1267" t="s">
-        <v>1270</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1268" spans="1:26">
       <c r="B1268" t="s">
-        <v>1271</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="1269" spans="1:26">
       <c r="B1269" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="1270" spans="1:26">
       <c r="B1270" t="s">
-        <v>1273</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="1271" spans="1:26">
       <c r="B1271" t="s">
-        <v>1274</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="1272" spans="1:26">
       <c r="B1272" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="1273" spans="1:26">
       <c r="B1273" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="1274" spans="1:26">
       <c r="B1274" t="s">
-        <v>1277</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="1275" spans="1:26">
       <c r="B1275" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="1276" spans="1:26">
       <c r="B1276" t="s">
-        <v>1279</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="1277" spans="1:26">
       <c r="B1277" t="s">
-        <v>1280</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="1278" spans="1:26">
       <c r="B1278" t="s">
-        <v>1281</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="1279" spans="1:26">
       <c r="B1279" t="s">
-        <v>1282</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1280" spans="1:26">
       <c r="B1280" t="s">
-        <v>1283</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="1281" spans="1:26">
       <c r="B1281" t="s">
-        <v>1284</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="1282" spans="1:26">
       <c r="B1282" t="s">
-        <v>1285</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="1283" spans="1:26">
       <c r="B1283" t="s">
-        <v>1286</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="1284" spans="1:26">
       <c r="B1284" t="s">
-        <v>1287</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="1285" spans="1:26">
       <c r="B1285" t="s">
-        <v>1288</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="1286" spans="1:26">
       <c r="B1286" t="s">
-        <v>1289</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="1287" spans="1:26">
       <c r="B1287" t="s">
-        <v>1290</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="1288" spans="1:26">
       <c r="B1288" t="s">
-        <v>1291</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="1289" spans="1:26">
       <c r="B1289" t="s">
-        <v>1292</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="1290" spans="1:26">
       <c r="B1290" t="s">
-        <v>1293</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="1291" spans="1:26">
       <c r="B1291" t="s">
-        <v>1294</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="1292" spans="1:26">
       <c r="B1292" t="s">
-        <v>1295</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="1293" spans="1:26">
       <c r="B1293" t="s">
-        <v>1296</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="1294" spans="1:26">
       <c r="B1294" t="s">
-        <v>1297</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="1295" spans="1:26">
       <c r="B1295" t="s">
-        <v>1298</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="1296" spans="1:26">
       <c r="B1296" t="s">
-        <v>1299</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="1297" spans="1:26">
       <c r="B1297" t="s">
-        <v>1300</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="1298" spans="1:26">
       <c r="B1298" t="s">
-        <v>1301</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1299" spans="1:26">
       <c r="B1299" t="s">
-        <v>1302</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="1300" spans="1:26">
       <c r="B1300" t="s">
-        <v>1303</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="1301" spans="1:26">
       <c r="B1301" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="1302" spans="1:26">
       <c r="B1302" t="s">
-        <v>1305</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="1303" spans="1:26">
       <c r="B1303" t="s">
-        <v>1306</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="1304" spans="1:26">
       <c r="B1304" t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="1305" spans="1:26">
       <c r="B1305" t="s">
-        <v>1308</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="1306" spans="1:26">
       <c r="B1306" t="s">
-        <v>1309</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="1307" spans="1:26">
       <c r="B1307" t="s">
-        <v>1310</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="1308" spans="1:26">
       <c r="B1308" t="s">
-        <v>1311</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="1309" spans="1:26">
       <c r="B1309" t="s">
-        <v>1312</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="1310" spans="1:26">
       <c r="B1310" t="s">
-        <v>1313</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="1311" spans="1:26">
       <c r="B1311" t="s">
-        <v>1314</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="1312" spans="1:26">
       <c r="B1312" t="s">
-        <v>1315</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="1313" spans="1:26">
       <c r="B1313" t="s">
-        <v>1316</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="1314" spans="1:26">
       <c r="B1314" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="1315" spans="1:26">
       <c r="B1315" t="s">
-        <v>1318</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="1316" spans="1:26">
       <c r="B1316" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="1317" spans="1:26">
       <c r="B1317" t="s">
-        <v>1320</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="1318" spans="1:26">
       <c r="B1318" t="s">
-        <v>1321</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="1319" spans="1:26">
       <c r="B1319" t="s">
-        <v>1322</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="1320" spans="1:26">
       <c r="B1320" t="s">
-        <v>1323</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="1321" spans="1:26">
       <c r="B1321" t="s">
-        <v>1324</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="1322" spans="1:26">
       <c r="B1322" t="s">
-        <v>1325</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="1323" spans="1:26">
       <c r="B1323" t="s">
-        <v>1326</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="1324" spans="1:26">
       <c r="B1324" t="s">
-        <v>1327</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="1325" spans="1:26">
       <c r="B1325" t="s">
-        <v>1328</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="1326" spans="1:26">
       <c r="B1326" t="s">
-        <v>1329</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="1327" spans="1:26">
       <c r="B1327" t="s">
-        <v>1330</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="1328" spans="1:26">
       <c r="B1328" t="s">
-        <v>1331</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="1329" spans="1:26">
       <c r="B1329" t="s">
-        <v>1332</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="1330" spans="1:26">
       <c r="B1330" t="s">
-        <v>1333</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="1331" spans="1:26">
       <c r="B1331" t="s">
-        <v>1334</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="1332" spans="1:26">
       <c r="B1332" t="s">
-        <v>1335</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="1333" spans="1:26">
       <c r="B1333" t="s">
-        <v>1336</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="1334" spans="1:26">
       <c r="B1334" t="s">
-        <v>1337</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="1335" spans="1:26">
       <c r="B1335" t="s">
-        <v>1338</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="1336" spans="1:26">
       <c r="B1336" t="s">
-        <v>1339</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="1337" spans="1:26">
       <c r="B1337" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="1338" spans="1:26">
       <c r="B1338" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="1339" spans="1:26">
       <c r="B1339" t="s">
-        <v>1342</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="1340" spans="1:26">
       <c r="B1340" t="s">
-        <v>1343</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="1341" spans="1:26">
       <c r="B1341" t="s">
-        <v>1344</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="1342" spans="1:26">
       <c r="B1342" t="s">
-        <v>1345</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1343" spans="1:26">
       <c r="B1343" t="s">
-        <v>1346</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="1344" spans="1:26">
       <c r="B1344" t="s">
-        <v>1347</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="1345" spans="1:26">
       <c r="B1345" t="s">
-        <v>1348</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="1346" spans="1:26">
       <c r="B1346" t="s">
-        <v>1349</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="1347" spans="1:26">
       <c r="B1347" t="s">
-        <v>1350</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="1348" spans="1:26">
       <c r="B1348" t="s">
-        <v>1351</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="1349" spans="1:26">
       <c r="B1349" t="s">
-        <v>1352</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="1350" spans="1:26">
       <c r="B1350" t="s">
-        <v>1353</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="1351" spans="1:26">
       <c r="B1351" t="s">
-        <v>1354</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="1352" spans="1:26">
       <c r="B1352" t="s">
-        <v>1355</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="1353" spans="1:26">
       <c r="B1353" t="s">
-        <v>1356</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="1354" spans="1:26">
       <c r="B1354" t="s">
-        <v>1357</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1355" spans="1:26">
       <c r="B1355" t="s">
-        <v>1358</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="1356" spans="1:26">
       <c r="B1356" t="s">
-        <v>1359</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="1357" spans="1:26">
       <c r="B1357" t="s">
-        <v>1360</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="1358" spans="1:26">
       <c r="B1358" t="s">
-        <v>1361</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="1359" spans="1:26">
       <c r="B1359" t="s">
-        <v>1362</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="1360" spans="1:26">
       <c r="B1360" t="s">
-        <v>1363</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="1361" spans="1:26">
       <c r="B1361" t="s">
-        <v>1364</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="1362" spans="1:26">
       <c r="B1362" t="s">
-        <v>1365</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="1363" spans="1:26">
       <c r="B1363" t="s">
-        <v>1366</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="1364" spans="1:26">
       <c r="B1364" t="s">
-        <v>1367</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="1365" spans="1:26">
       <c r="B1365" t="s">
-        <v>1368</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="1366" spans="1:26">
       <c r="B1366" t="s">
-        <v>1369</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="1367" spans="1:26">
       <c r="B1367" t="s">
-        <v>1370</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="1368" spans="1:26">
       <c r="B1368" t="s">
-        <v>1371</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="1369" spans="1:26">
       <c r="B1369" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="1370" spans="1:26">
       <c r="B1370" t="s">
-        <v>1373</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="1371" spans="1:26">
       <c r="B1371" t="s">
-        <v>1374</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="1372" spans="1:26">
       <c r="B1372" t="s">
-        <v>1375</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="1373" spans="1:26">
       <c r="B1373" t="s">
-        <v>1376</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="1374" spans="1:26">
       <c r="B1374" t="s">
-        <v>1377</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="1375" spans="1:26">
       <c r="B1375" t="s">
-        <v>1378</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="1376" spans="1:26">
       <c r="B1376" t="s">
-        <v>1379</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="1377" spans="1:26">
       <c r="B1377" t="s">
-        <v>1380</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="1378" spans="1:26">
       <c r="B1378" t="s">
-        <v>1381</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="1379" spans="1:26">
       <c r="B1379" t="s">
-        <v>1382</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="1380" spans="1:26">
       <c r="B1380" t="s">
-        <v>1383</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="1381" spans="1:26">
       <c r="B1381" t="s">
-        <v>1384</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="1382" spans="1:26">
       <c r="B1382" t="s">
-        <v>1385</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="1383" spans="1:26">
       <c r="B1383" t="s">
-        <v>1386</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="1384" spans="1:26">
       <c r="B1384" t="s">
-        <v>1387</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="1385" spans="1:26">
       <c r="B1385" t="s">
-        <v>1388</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="1386" spans="1:26">
       <c r="B1386" t="s">
-        <v>1389</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="1387" spans="1:26">
       <c r="B1387" t="s">
-        <v>1390</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="1388" spans="1:26">
       <c r="B1388" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="1389" spans="1:26">
       <c r="B1389" t="s">
-        <v>1392</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="1390" spans="1:26">
       <c r="B1390" t="s">
-        <v>1393</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="1391" spans="1:26">
       <c r="B1391" t="s">
-        <v>1394</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="1392" spans="1:26">
       <c r="B1392" t="s">
-        <v>1395</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="1393" spans="1:26">
       <c r="B1393" t="s">
-        <v>1396</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="1394" spans="1:26">
       <c r="B1394" t="s">
-        <v>1397</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="1395" spans="1:26">
       <c r="B1395" t="s">
-        <v>1398</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="1396" spans="1:26">
       <c r="B1396" t="s">
-        <v>1399</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="1397" spans="1:26">
       <c r="B1397" t="s">
-        <v>1400</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="1398" spans="1:26">
       <c r="B1398" t="s">
-        <v>1401</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="1399" spans="1:26">
       <c r="B1399" t="s">
-        <v>1402</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="1400" spans="1:26">
       <c r="B1400" t="s">
-        <v>1403</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="1401" spans="1:26">
       <c r="B1401" t="s">
-        <v>1404</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="1402" spans="1:26">
       <c r="B1402" t="s">
-        <v>1405</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="1403" spans="1:26">
       <c r="B1403" t="s">
-        <v>1406</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="1404" spans="1:26">
       <c r="B1404" t="s">
-        <v>1407</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="1405" spans="1:26">
       <c r="B1405" t="s">
-        <v>1408</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="1406" spans="1:26">
       <c r="B1406" t="s">
-        <v>1409</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="1407" spans="1:26">
       <c r="B1407" t="s">
-        <v>1410</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="1408" spans="1:26">
       <c r="B1408" t="s">
-        <v>1411</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="1409" spans="1:26">
       <c r="B1409" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="1410" spans="1:26">
       <c r="B1410" t="s">
-        <v>1413</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="1411" spans="1:26">
       <c r="B1411" t="s">
-        <v>1414</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="1412" spans="1:26">
       <c r="B1412" t="s">
-        <v>1415</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="1413" spans="1:26">
       <c r="B1413" t="s">
-        <v>1416</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="1414" spans="1:26">
       <c r="B1414" t="s">
-        <v>1417</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="1415" spans="1:26">
       <c r="B1415" t="s">
-        <v>1418</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="1416" spans="1:26">
       <c r="B1416" t="s">
-        <v>1419</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="1417" spans="1:26">
       <c r="B1417" t="s">
-        <v>1420</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="1418" spans="1:26">
       <c r="B1418" t="s">
-        <v>1421</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="1419" spans="1:26">
       <c r="B1419" t="s">
-        <v>1422</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="1420" spans="1:26">
       <c r="B1420" t="s">
-        <v>1423</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="1421" spans="1:26">
       <c r="B1421" t="s">
-        <v>1424</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="1422" spans="1:26">
       <c r="B1422" t="s">
-        <v>1425</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="1423" spans="1:26">
       <c r="B1423" t="s">
-        <v>1426</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="1424" spans="1:26">
       <c r="B1424" t="s">
-        <v>1427</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="1425" spans="1:26">
       <c r="B1425" t="s">
-        <v>1428</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="1426" spans="1:26">
       <c r="B1426" t="s">
-        <v>1429</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="1427" spans="1:26">
       <c r="B1427" t="s">
-        <v>1430</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="1428" spans="1:26">
       <c r="B1428" t="s">
-        <v>1431</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="1429" spans="1:26">
       <c r="B1429" t="s">
-        <v>1432</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="1430" spans="1:26">
       <c r="B1430" t="s">
-        <v>1433</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="1431" spans="1:26">
       <c r="B1431" t="s">
-        <v>1434</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="1432" spans="1:26">
       <c r="B1432" t="s">
-        <v>1435</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="1433" spans="1:26">
       <c r="B1433" t="s">
-        <v>1436</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="1434" spans="1:26">
       <c r="B1434" t="s">
-        <v>1437</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="1435" spans="1:26">
       <c r="B1435" t="s">
-        <v>1438</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="1436" spans="1:26">
       <c r="B1436" t="s">
-        <v>1439</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="1437" spans="1:26">
       <c r="B1437" t="s">
-        <v>1440</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="1438" spans="1:26">
       <c r="B1438" t="s">
-        <v>1441</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="1439" spans="1:26">
       <c r="B1439" t="s">
-        <v>1442</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="1440" spans="1:26">
       <c r="B1440" t="s">
-        <v>1443</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="1441" spans="1:26">
       <c r="B1441" t="s">
-        <v>1444</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="1442" spans="1:26">
       <c r="B1442" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="1443" spans="1:26">
       <c r="B1443" t="s">
-        <v>1446</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="1444" spans="1:26">
       <c r="B1444" t="s">
-        <v>1447</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="1445" spans="1:26">
       <c r="B1445" t="s">
-        <v>1448</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="1446" spans="1:26">
       <c r="B1446" t="s">
-        <v>1449</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="1447" spans="1:26">
       <c r="B1447" t="s">
-        <v>1450</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="1448" spans="1:26">
       <c r="B1448" t="s">
-        <v>1451</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="1449" spans="1:26">
       <c r="B1449" t="s">
-        <v>1452</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="1450" spans="1:26">
       <c r="B1450" t="s">
-        <v>1453</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="1451" spans="1:26">
       <c r="B1451" t="s">
-        <v>1454</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="1452" spans="1:26">
       <c r="B1452" t="s">
-        <v>1455</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="1453" spans="1:26">
       <c r="B1453" t="s">
-        <v>1456</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="1454" spans="1:26">
       <c r="B1454" t="s">
-        <v>1457</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="1455" spans="1:26">
       <c r="B1455" t="s">
-        <v>1458</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="1456" spans="1:26">
       <c r="B1456" t="s">
-        <v>1459</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="1457" spans="1:26">
       <c r="B1457" t="s">
-        <v>1460</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="1458" spans="1:26">
       <c r="B1458" t="s">
-        <v>1461</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="1459" spans="1:26">
       <c r="B1459" t="s">
-        <v>1462</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="1460" spans="1:26">
       <c r="B1460" t="s">
-        <v>1463</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="1461" spans="1:26">
       <c r="B1461" t="s">
-        <v>1464</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="1462" spans="1:26">
       <c r="B1462" t="s">
-        <v>1465</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="1463" spans="1:26">
       <c r="B1463" t="s">
-        <v>1466</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="1464" spans="1:26">
       <c r="B1464" t="s">
-        <v>1467</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="1465" spans="1:26">
       <c r="B1465" t="s">
-        <v>1468</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="1466" spans="1:26">
       <c r="B1466" t="s">
-        <v>1469</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="1467" spans="1:26">
       <c r="B1467" t="s">
-        <v>1470</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="1468" spans="1:26">
       <c r="B1468" t="s">
-        <v>1471</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="1469" spans="1:26">
       <c r="B1469" t="s">
-        <v>1472</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="1470" spans="1:26">
       <c r="B1470" t="s">
-        <v>1473</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="1471" spans="1:26">
       <c r="B1471" t="s">
-        <v>1474</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="1472" spans="1:26">
       <c r="B1472" t="s">
-        <v>1475</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="1473" spans="1:26">
       <c r="B1473" t="s">
-        <v>1476</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="1474" spans="1:26">
       <c r="B1474" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="1475" spans="1:26">
       <c r="B1475" t="s">
-        <v>1478</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="1476" spans="1:26">
       <c r="B1476" t="s">
-        <v>1479</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="1477" spans="1:26">
       <c r="B1477" t="s">
-        <v>1480</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="1478" spans="1:26">
       <c r="B1478" t="s">
-        <v>1481</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="1479" spans="1:26">
       <c r="B1479" t="s">
-        <v>1482</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="1480" spans="1:26">
       <c r="B1480" t="s">
-        <v>1483</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="1481" spans="1:26">
       <c r="B1481" t="s">
-        <v>1484</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="1482" spans="1:26">
       <c r="B1482" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="1483" spans="1:26">
       <c r="B1483" t="s">
-        <v>1486</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="1484" spans="1:26">
       <c r="B1484" t="s">
-        <v>1487</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="1485" spans="1:26">
       <c r="B1485" t="s">
-        <v>1488</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="1486" spans="1:26">
       <c r="B1486" t="s">
-        <v>1489</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="1487" spans="1:26">
       <c r="B1487" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="1488" spans="1:26">
       <c r="B1488" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="1489" spans="1:26">
       <c r="B1489" t="s">
-        <v>1492</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="1490" spans="1:26">
       <c r="B1490" t="s">
-        <v>1493</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="1491" spans="1:26">
       <c r="B1491" t="s">
-        <v>1494</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="1492" spans="1:26">
       <c r="B1492" t="s">
-        <v>1495</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="1493" spans="1:26">
       <c r="B1493" t="s">
-        <v>1496</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="1494" spans="1:26">
       <c r="B1494" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="1495" spans="1:26">
       <c r="B1495" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="1496" spans="1:26">
       <c r="B1496" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="1497" spans="1:26">
       <c r="B1497" t="s">
-        <v>1500</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="1498" spans="1:26">
       <c r="B1498" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="1499" spans="1:26">
       <c r="B1499" t="s">
-        <v>1502</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="1500" spans="1:26">
       <c r="B1500" t="s">
-        <v>1503</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1501" spans="1:26">
       <c r="B1501" t="s">
-        <v>1504</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="1502" spans="1:26">
       <c r="B1502" t="s">
-        <v>1505</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="1503" spans="1:26">
       <c r="B1503" t="s">
-        <v>1506</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="1504" spans="1:26">
       <c r="B1504" t="s">
-        <v>1507</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="1505" spans="1:26">
       <c r="B1505" t="s">
-        <v>1508</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="1506" spans="1:26">
       <c r="B1506" t="s">
-        <v>1509</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="1507" spans="1:26">
       <c r="B1507" t="s">
-        <v>1510</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="1508" spans="1:26">
       <c r="B1508" t="s">
-        <v>1511</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="1509" spans="1:26">
       <c r="B1509" t="s">
-        <v>1512</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="1510" spans="1:26">
       <c r="B1510" t="s">
-        <v>1513</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="1511" spans="1:26">
       <c r="B1511" t="s">
-        <v>1514</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="1512" spans="1:26">
       <c r="B1512" t="s">
-        <v>1515</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="1513" spans="1:26">
       <c r="B1513" t="s">
-        <v>1516</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="1514" spans="1:26">
       <c r="B1514" t="s">
-        <v>1517</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="1515" spans="1:26">
       <c r="B1515" t="s">
-        <v>1518</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="1516" spans="1:26">
       <c r="B1516" t="s">
-        <v>1519</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="1517" spans="1:26">
       <c r="B1517" t="s">
-        <v>1520</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="1518" spans="1:26">
       <c r="B1518" t="s">
-        <v>1521</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="1519" spans="1:26">
       <c r="B1519" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="1520" spans="1:26">
       <c r="B1520" t="s">
-        <v>1523</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="1521" spans="1:26">
       <c r="B1521" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="1522" spans="1:26">
       <c r="B1522" t="s">
-        <v>1525</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="1523" spans="1:26">
       <c r="B1523" t="s">
-        <v>1526</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="1524" spans="1:26">
       <c r="B1524" t="s">
-        <v>1527</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="1525" spans="1:26">
       <c r="B1525" t="s">
-        <v>1528</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="1526" spans="1:26">
       <c r="B1526" t="s">
-        <v>1529</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="1527" spans="1:26">
       <c r="B1527" t="s">
-        <v>1530</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="1528" spans="1:26">
       <c r="B1528" t="s">
-        <v>1531</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="1529" spans="1:26">
       <c r="B1529" t="s">
-        <v>1532</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="1530" spans="1:26">
       <c r="B1530" t="s">
-        <v>1533</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="1531" spans="1:26">
       <c r="B1531" t="s">
-        <v>1534</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="1532" spans="1:26">
       <c r="B1532" t="s">
-        <v>1535</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="1533" spans="1:26">
       <c r="B1533" t="s">
-        <v>1536</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="1534" spans="1:26">
       <c r="B1534" t="s">
-        <v>1537</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="1535" spans="1:26">
       <c r="B1535" t="s">
-        <v>1538</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="1536" spans="1:26">
       <c r="B1536" t="s">
-        <v>1539</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="1537" spans="1:26">
       <c r="B1537" t="s">
-        <v>1540</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="1538" spans="1:26">
       <c r="B1538" t="s">
-        <v>1541</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="1539" spans="1:26">
       <c r="B1539" t="s">
-        <v>1542</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="1540" spans="1:26">
       <c r="B1540" t="s">
-        <v>1543</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="1541" spans="1:26">
       <c r="B1541" t="s">
-        <v>1544</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="1542" spans="1:26">
       <c r="B1542" t="s">
-        <v>1545</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="1543" spans="1:26">
       <c r="B1543" t="s">
-        <v>1546</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="1544" spans="1:26">
       <c r="B1544" t="s">
-        <v>1547</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="1545" spans="1:26">
       <c r="B1545" t="s">
-        <v>1548</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="1546" spans="1:26">
       <c r="B1546" t="s">
-        <v>1549</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1547" spans="1:26">
       <c r="B1547" t="s">
-        <v>1550</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="1548" spans="1:26">
       <c r="B1548" t="s">
-        <v>1551</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="1549" spans="1:26">
       <c r="B1549" t="s">
-        <v>1552</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="1550" spans="1:26">
       <c r="B1550" t="s">
-        <v>1553</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="1551" spans="1:26">
       <c r="B1551" t="s">
-        <v>1554</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="1552" spans="1:26">
       <c r="B1552" t="s">
-        <v>1555</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="1553" spans="1:26">
       <c r="B1553" t="s">
-        <v>1556</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="1554" spans="1:26">
       <c r="B1554" t="s">
-        <v>1557</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="1555" spans="1:26">
       <c r="B1555" t="s">
-        <v>1558</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="1556" spans="1:26">
       <c r="B1556" t="s">
-        <v>1559</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="1557" spans="1:26">
       <c r="B1557" t="s">
-        <v>1560</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1558" spans="1:26">
       <c r="B1558" t="s">
-        <v>1561</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="1559" spans="1:26">
       <c r="B1559" t="s">
-        <v>1562</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="1560" spans="1:26">
       <c r="B1560" t="s">
-        <v>1563</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="1561" spans="1:26">
       <c r="B1561" t="s">
-        <v>1564</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="1562" spans="1:26">
       <c r="B1562" t="s">
-        <v>1565</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="1563" spans="1:26">
       <c r="B1563" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="1564" spans="1:26">
       <c r="B1564" t="s">
-        <v>1567</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="1565" spans="1:26">
       <c r="B1565" t="s">
-        <v>1568</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="1566" spans="1:26">
       <c r="B1566" t="s">
-        <v>1569</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="1567" spans="1:26">
       <c r="B1567" t="s">
-        <v>1570</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="1568" spans="1:26">
       <c r="B1568" t="s">
-        <v>1571</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="1569" spans="1:26">
       <c r="B1569" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="1570" spans="1:26">
       <c r="B1570" t="s">
-        <v>1573</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="1571" spans="1:26">
       <c r="B1571" t="s">
-        <v>1574</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="1572" spans="1:26">
       <c r="B1572" t="s">
-        <v>1575</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="1573" spans="1:26">
       <c r="B1573" t="s">
-        <v>1576</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="1574" spans="1:26">
       <c r="B1574" t="s">
-        <v>1577</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="1575" spans="1:26">
       <c r="B1575" t="s">
-        <v>1578</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="1576" spans="1:26">
       <c r="B1576" t="s">
-        <v>1579</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="1577" spans="1:26">
       <c r="B1577" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="1578" spans="1:26">
       <c r="B1578" t="s">
-        <v>1581</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="1579" spans="1:26">
       <c r="B1579" t="s">
-        <v>1582</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="1580" spans="1:26">
       <c r="B1580" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="1581" spans="1:26">
       <c r="B1581" t="s">
-        <v>1584</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="1582" spans="1:26">
       <c r="B1582" t="s">
-        <v>1585</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="1583" spans="1:26">
       <c r="B1583" t="s">
-        <v>1586</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="1584" spans="1:26">
       <c r="B1584" t="s">
-        <v>1587</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="1585" spans="1:26">
       <c r="B1585" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="1586" spans="1:26">
       <c r="B1586" t="s">
-        <v>1589</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="1587" spans="1:26">
       <c r="B1587" t="s">
-        <v>1590</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="1588" spans="1:26">
       <c r="B1588" t="s">
-        <v>1591</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="1589" spans="1:26">
       <c r="B1589" t="s">
-        <v>1592</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="1590" spans="1:26">
       <c r="B1590" t="s">
-        <v>1593</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="1591" spans="1:26">
       <c r="B1591" t="s">
-        <v>1594</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="1592" spans="1:26">
       <c r="B1592" t="s">
-        <v>1595</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="1593" spans="1:26">
       <c r="B1593" t="s">
-        <v>1596</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="1594" spans="1:26">
       <c r="B1594" t="s">
-        <v>1597</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="1595" spans="1:26">
       <c r="B1595" t="s">
-        <v>1598</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="1596" spans="1:26">
       <c r="B1596" t="s">
-        <v>1599</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="1597" spans="1:26">
       <c r="B1597" t="s">
-        <v>1600</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="1598" spans="1:26">
       <c r="B1598" t="s">
-        <v>1601</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="1599" spans="1:26">
       <c r="B1599" t="s">
-        <v>1602</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="1600" spans="1:26">
       <c r="B1600" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="1601" spans="1:26">
       <c r="B1601" t="s">
-        <v>1604</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="1602" spans="1:26">
       <c r="B1602" t="s">
-        <v>1605</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="1603" spans="1:26">
       <c r="B1603" t="s">
-        <v>1606</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="1604" spans="1:26">
       <c r="B1604" t="s">
-        <v>1607</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="1605" spans="1:26">
       <c r="B1605" t="s">
-        <v>1608</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="1606" spans="1:26">
       <c r="B1606" t="s">
-        <v>1609</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="1607" spans="1:26">
       <c r="B1607" t="s">
-        <v>1610</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="1608" spans="1:26">
       <c r="B1608" t="s">
-        <v>1611</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="1609" spans="1:26">
       <c r="B1609" t="s">
-        <v>1612</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="1610" spans="1:26">
       <c r="B1610" t="s">
-        <v>1613</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="1611" spans="1:26">
       <c r="B1611" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="1612" spans="1:26">
       <c r="B1612" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="1613" spans="1:26">
       <c r="B1613" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="1614" spans="1:26">
       <c r="B1614" t="s">
-        <v>1617</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="1615" spans="1:26">
       <c r="B1615" t="s">
-        <v>1618</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="1616" spans="1:26">
       <c r="B1616" t="s">
-        <v>1619</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="1617" spans="1:26">
       <c r="B1617" t="s">
-        <v>1620</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="1618" spans="1:26">
       <c r="B1618" t="s">
-        <v>1621</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="1619" spans="1:26">
       <c r="B1619" t="s">
-        <v>1622</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="1620" spans="1:26">
       <c r="B1620" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="1621" spans="1:26">
       <c r="B1621" t="s">
-        <v>1624</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="1622" spans="1:26">
       <c r="B1622" t="s">
-        <v>1625</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="1623" spans="1:26">
       <c r="B1623" t="s">
-        <v>1626</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="1624" spans="1:26">
       <c r="B1624" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:26" customHeight="1" ht="446">
+      <c r="B1625" t="s">
         <v>1627</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B1625" t="s">
+      <c r="C1625" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="1626" spans="1:26">
       <c r="B1626" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="1627" spans="1:26">
       <c r="B1627" t="s">
         <v>1630</v>
       </c>
     </row>
     <row r="1628" spans="1:26">
       <c r="B1628" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="1629" spans="1:26">
       <c r="B1629" t="s">
         <v>1632</v>
       </c>
     </row>
     <row r="1630" spans="1:26">
       <c r="B1630" t="s">
@@ -17408,53 +17405,56 @@
     <row r="1644" spans="1:26">
       <c r="B1644" t="s">
         <v>1647</v>
       </c>
     </row>
     <row r="1645" spans="1:26">
       <c r="B1645" t="s">
         <v>1648</v>
       </c>
     </row>
     <row r="1646" spans="1:26">
       <c r="B1646" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="1647" spans="1:26">
       <c r="B1647" t="s">
         <v>1650</v>
       </c>
     </row>
     <row r="1648" spans="1:26">
       <c r="B1648" t="s">
         <v>1651</v>
       </c>
     </row>
-    <row r="1649" spans="1:26">
+    <row r="1649" spans="1:26" customHeight="1" ht="404">
       <c r="B1649" t="s">
         <v>1652</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>1628</v>
       </c>
     </row>
     <row r="1650" spans="1:26">
       <c r="B1650" t="s">
         <v>1653</v>
       </c>
     </row>
     <row r="1651" spans="1:26">
       <c r="B1651" t="s">
         <v>1654</v>
       </c>
     </row>
     <row r="1652" spans="1:26">
       <c r="B1652" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="1653" spans="1:26">
       <c r="B1653" t="s">
         <v>1656</v>
       </c>
     </row>
     <row r="1654" spans="1:26">
       <c r="B1654" t="s">
         <v>1657</v>